--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86fbeb518a54a49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1ce58d36d84684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b68d496d194d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a223f4f23624696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fc3e92037a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b68d496d194d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8e32a505d545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a223f4f23624696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,675</x:t>
-[...38 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30,775</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>29,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,100</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>