--- v12 (2026-09-30)
+++ v13 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1ce58d36d84684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408258d4e70c4c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a223f4f23624696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fe0225f0c8949fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8e32a505d545ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a223f4f23624696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra19d0aeeda6e4e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fe0225f0c8949fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>30,600</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>28,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>