--- v4 (2026-03-30)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c0b54a6bc364b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8985aeb210f64ac3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b3cc8e24984e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb12aeb7645e490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a028b27a924681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b3cc8e24984e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a5505742794a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb12aeb7645e490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>