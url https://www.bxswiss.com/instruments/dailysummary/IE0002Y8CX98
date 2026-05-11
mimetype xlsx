--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8985aeb210f64ac3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f5745758b84e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb12aeb7645e490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f94b0d0b49a4aaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a5505742794a82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb12aeb7645e490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra623ddc692484464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f94b0d0b49a4aaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>