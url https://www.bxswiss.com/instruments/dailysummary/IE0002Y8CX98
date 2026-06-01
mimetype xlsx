--- v6 (2026-05-11)
+++ v7 (2026-06-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f5745758b84e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d40140dc364ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f94b0d0b49a4aaa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2c40ed9eb4457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra623ddc692484464" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f94b0d0b49a4aaa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6f81e43bc74047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2c40ed9eb4457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,525</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>30,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,422</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>27,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,801</x:t>
         </x:is>
       </x:c>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>