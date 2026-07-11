--- v7 (2026-06-01)
+++ v8 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d40140dc364ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f17a66e39342e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb2c40ed9eb4457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdc9c717b364196"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6f81e43bc74047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb2c40ed9eb4457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9083b2d63d4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdc9c717b364196" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,801</x:t>
+          <x:t>28,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,509</x:t>
-[...60 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,755</x:t>
+          <x:t>28,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,731</x:t>
-[...308 lines deleted...]
-          <x:t>28,060</x:t>
+          <x:t>27,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,060</x:t>
-[...85 lines deleted...]
-          <x:t>29,370</x:t>
+          <x:t>27,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>