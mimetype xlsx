--- v8 (2026-07-11)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f17a66e39342e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be97ebe235b40dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refdc9c717b364196"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a91245be7e74b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9083b2d63d4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refdc9c717b364196" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b76a9f97c74fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a91245be7e74b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,564</x:t>
-[...16 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>30,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,343</x:t>
-[...468 lines deleted...]
-          <x:t>27,862</x:t>
+          <x:t>29,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>