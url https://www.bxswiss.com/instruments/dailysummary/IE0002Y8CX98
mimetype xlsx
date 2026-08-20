--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be97ebe235b40dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9038e14943c64963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a91245be7e74b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bc324813554d83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7b76a9f97c74fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a91245be7e74b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a9cf104b654319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bc324813554d83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,902</x:t>
-[...16 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>30,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,193</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>30,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>