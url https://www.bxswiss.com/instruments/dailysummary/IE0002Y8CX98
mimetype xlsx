--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9038e14943c64963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86fbeb518a54a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88bc324813554d83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b68d496d194d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a9cf104b654319" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88bc324813554d83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fc3e92037a4182" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b68d496d194d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Europe Defence UCITS ETF -EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002Y8CX98</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>28,977</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,797</x:t>
-[...490 lines deleted...]
-          <x:t>31,860</x:t>
+          <x:t>29,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>