--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aef4d3fd75a4b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbada1787081d43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f4ce9f5e1914eaf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dc486d4e6e4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a8a0e8c8754413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f4ce9f5e1914eaf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ca1de85b1142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dc486d4e6e4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,112</x:t>
-[...16 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>7,552</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>