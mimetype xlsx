--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbada1787081d43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f6e2e82114f4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dc486d4e6e4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd45d7e617b4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8ca1de85b1142e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dc486d4e6e4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecf34b8ff584223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd45d7e617b4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>7,089</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>6,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>7,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>7,130</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>