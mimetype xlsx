--- v7 (2026-04-27)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791f6e2e82114f4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fe8dc82e334a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd45d7e617b4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5775f67171624cec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecf34b8ff584223" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd45d7e617b4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e5a6e9c2824947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5775f67171624cec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>10,212</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>