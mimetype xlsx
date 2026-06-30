--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12fe8dc82e334a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a497409ff4349de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5775f67171624cec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172e43099bb4247"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e5a6e9c2824947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5775f67171624cec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9ed91885be4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172e43099bb4247" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...171 lines deleted...]
-          <x:t>12,065</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,571</x:t>
-[...377 lines deleted...]
-          <x:t>10,622</x:t>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>