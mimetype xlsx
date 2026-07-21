--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a497409ff4349de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb59cab035cb419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf172e43099bb4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb60b354fe34832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e9ed91885be4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf172e43099bb4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75128b15e73443ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb60b354fe34832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>