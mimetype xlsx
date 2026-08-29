--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb59cab035cb419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cfb2cfdd504301" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb60b354fe34832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5fb6a7a06b4b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75128b15e73443ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb60b354fe34832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8f6f5aef0b490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5fb6a7a06b4b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>7,816</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>