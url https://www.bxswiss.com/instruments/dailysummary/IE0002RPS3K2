--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cfb2cfdd504301" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0037920a9c409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5fb6a7a06b4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df5d3339315400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d8f6f5aef0b490e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5fb6a7a06b4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1f403a15d34e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df5d3339315400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,526</x:t>
-[...75 lines deleted...]
-          <x:t>8,301</x:t>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,115</x:t>
-[...129 lines deleted...]
-          <x:t>8,880</x:t>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>8,354</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>