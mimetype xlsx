--- v12 (2026-09-18)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0037920a9c409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ea9d6423e4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df5d3339315400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba5a0507ee449eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1f403a15d34e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df5d3339315400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f50086e8a4449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba5a0507ee449eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,880</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>8,270</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>8,741</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>