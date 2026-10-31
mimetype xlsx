--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24ea9d6423e4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84049d21fb3f4701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba5a0507ee449eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8144c4e23954491"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f50086e8a4449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba5a0507ee449eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raab80d3c478d4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8144c4e23954491" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X Hydrogen UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002RPS3K2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>8,585</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,741</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>8,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,589</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>