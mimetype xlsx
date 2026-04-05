--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45566abf98b740ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77da87185bd437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8113e97f6274b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672b9afcbcd4bbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6d838158914e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8113e97f6274b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee2eed4cf214e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672b9afcbcd4bbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...117 lines deleted...]
-          <x:t>12,140</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,100</x:t>
-[...87 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>12,178</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,113</x:t>
-[...156 lines deleted...]
-          <x:t>11,863</x:t>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>12,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,866</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>12,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>