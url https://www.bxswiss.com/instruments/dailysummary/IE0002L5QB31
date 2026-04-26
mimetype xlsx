--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77da87185bd437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf7df45cc124652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672b9afcbcd4bbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3d001e9ca4c35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee2eed4cf214e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672b9afcbcd4bbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7302da8203794129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3d001e9ca4c35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,157</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,131</x:t>
-[...38 lines deleted...]
-          <x:t>12,029</x:t>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,847</x:t>
-[...502 lines deleted...]
-          <x:t>11,879</x:t>
+          <x:t>12,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,736</x:t>
-[...4 lines deleted...]
-          <x:t>11,973</x:t>
+          <x:t>12,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>