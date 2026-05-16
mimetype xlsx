--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcf7df45cc124652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094b02dc6a81472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3d001e9ca4c35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47dbc1d9eaf4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7302da8203794129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3d001e9ca4c35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3291341c96241b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47dbc1d9eaf4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>11,879</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,736</x:t>
-[...26 lines deleted...]
-          <x:t>11,994</x:t>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,006</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,085</x:t>
-[...9 lines deleted...]
-          <x:t>12,053</x:t>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>