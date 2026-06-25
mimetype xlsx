--- v6 (2026-05-16)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R094b02dc6a81472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b809958be84825" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf47dbc1d9eaf4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b651e29d6be4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3291341c96241b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf47dbc1d9eaf4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947be9af783d4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b651e29d6be4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>12,393</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,397</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>12,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,099</x:t>
-[...4 lines deleted...]
-          <x:t>12,195</x:t>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>