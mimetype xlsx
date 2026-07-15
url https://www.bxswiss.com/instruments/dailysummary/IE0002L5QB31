--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60b809958be84825" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1a6e43c5de4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b651e29d6be4c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4670aa85b7204cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947be9af783d4325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b651e29d6be4c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fccda5c6c47487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4670aa85b7204cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>12,249</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,206</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>12,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,422</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>