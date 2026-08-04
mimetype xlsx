--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab1a6e43c5de4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b2942b8a1b409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4670aa85b7204cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530524f85c3d465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fccda5c6c47487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4670aa85b7204cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d43c6d7cd6a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530524f85c3d465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>12,475</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,422</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>12,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,490</x:t>
-[...97 lines deleted...]
-          <x:t>12,529</x:t>
+          <x:t>12,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>12,571</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,616</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>12,679</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,568</x:t>
-[...21 lines deleted...]
-          <x:t>12,706</x:t>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,631</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>12,678</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,582</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>12,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,616</x:t>
-[...80 lines deleted...]
-          <x:t>12,747</x:t>
+          <x:t>12,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,662</x:t>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>