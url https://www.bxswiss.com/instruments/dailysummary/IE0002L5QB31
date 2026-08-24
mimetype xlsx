--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b2942b8a1b409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781fbe7fb0fd4110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R530524f85c3d465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d03e52e8cd440d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d43c6d7cd6a4d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R530524f85c3d465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c56ffa88ca34273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d03e52e8cd440d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>12,635</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,644</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>12,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,538</x:t>
-[...26 lines deleted...]
-          <x:t>12,539</x:t>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,627</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>12,743</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>