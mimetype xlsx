--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R781fbe7fb0fd4110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779301c8db5b432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d03e52e8cd440d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537a2a9e37a2499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c56ffa88ca34273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d03e52e8cd440d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c854aadca245b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537a2a9e37a2499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,809</x:t>
-[...323 lines deleted...]
-          <x:t>12,839</x:t>
+          <x:t>12,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,807</x:t>
-[...242 lines deleted...]
-          <x:t>12,680</x:t>
+          <x:t>12,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>