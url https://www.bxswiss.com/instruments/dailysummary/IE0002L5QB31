--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R779301c8db5b432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728139e2fe944bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537a2a9e37a2499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f0baeabeed4c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c854aadca245b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537a2a9e37a2499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9a76f8f7a14ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f0baeabeed4c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,835</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,907</x:t>
-[...16 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,945</x:t>
-[...274 lines deleted...]
-          <x:t>12,805</x:t>
+          <x:t>12,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,844</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...208 lines deleted...]
-          <x:t>12,885</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>