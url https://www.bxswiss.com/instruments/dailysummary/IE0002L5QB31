--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R728139e2fe944bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc4105963fd452e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05f0baeabeed4c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806a48c0321543d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9a76f8f7a14ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05f0baeabeed4c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redeb68dc1c174046" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806a48c0321543d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global X S&amp;P 500 Covered Call UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002L5QB31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>