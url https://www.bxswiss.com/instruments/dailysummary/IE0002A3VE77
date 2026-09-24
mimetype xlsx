--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160ddb5188d34b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra359763d9b1140fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5fbfddcb9f4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41a52dbf7a3409a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f36123888d4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5fbfddcb9f4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40834c771dc04940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41a52dbf7a3409a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>13,911</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,905</x:t>
-[...48 lines deleted...]
-          <x:t>13,864</x:t>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,946</x:t>
-[...210 lines deleted...]
-          <x:t>13,732</x:t>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,653</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>13,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>