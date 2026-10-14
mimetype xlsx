--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra359763d9b1140fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d9063d40bd4a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41a52dbf7a3409a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84916d5bb1cd4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40834c771dc04940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41a52dbf7a3409a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf546e735bd5742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84916d5bb1cd4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...279 lines deleted...]
-          <x:t>13,836</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,725</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>13,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>