--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44d9063d40bd4a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1603b61b83e4b61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84916d5bb1cd4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaf0be5a2ecb4899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf546e735bd5742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84916d5bb1cd4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd52cd787675d480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaf0be5a2ecb4899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,539</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>13,615</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,582</x:t>
-[...151 lines deleted...]
-          <x:t>13,597</x:t>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>13,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>