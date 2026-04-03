--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c30ae974bb146ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0f4519a01c4290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4f998ee3904569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034dadccc53b4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fcf45cbe6d149ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4f998ee3904569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f66cc9c0464062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034dadccc53b4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>13,066</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>