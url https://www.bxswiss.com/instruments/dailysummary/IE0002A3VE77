--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0f4519a01c4290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501ce2f20f354946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R034dadccc53b4d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61daffe5b30944e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f66cc9c0464062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R034dadccc53b4d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf2988fb35144d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61daffe5b30944e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>12,752</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,725</x:t>
-[...625 lines deleted...]
-          <x:t>12,198</x:t>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>