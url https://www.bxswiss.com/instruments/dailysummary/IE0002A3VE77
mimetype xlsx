--- v6 (2026-04-25)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R501ce2f20f354946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1eff54268f4387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61daffe5b30944e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd525e6aaa83940b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf2988fb35144d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61daffe5b30944e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c97ebda6b046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd525e6aaa83940b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>13,002</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>