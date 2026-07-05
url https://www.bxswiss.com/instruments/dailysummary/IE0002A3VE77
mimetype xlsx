--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e1eff54268f4387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23641c9cd3964de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd525e6aaa83940b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3f2422d58d4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3c97ebda6b046a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd525e6aaa83940b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f9c0bcce324d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3f2422d58d4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>13,274</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,249</x:t>
-[...161 lines deleted...]
-          <x:t>13,455</x:t>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>13,653</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,646</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>13,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>