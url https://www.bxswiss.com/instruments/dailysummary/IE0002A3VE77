--- v8 (2026-07-05)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23641c9cd3964de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7bc2e4c1704fed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3f2422d58d4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357d1b536a264b09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6f9c0bcce324d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3f2422d58d4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0e317e7a3d44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357d1b536a264b09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,561</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>14,307</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>