--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf7bc2e4c1704fed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad6b559c92b463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357d1b536a264b09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f86c5a7bbf84bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0e317e7a3d44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357d1b536a264b09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4424b2c5714db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f86c5a7bbf84bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>13,854</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,038</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>13,780</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,903</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>13,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>