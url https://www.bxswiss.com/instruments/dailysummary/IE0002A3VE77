--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad6b559c92b463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160ddb5188d34b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f86c5a7bbf84bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5fbfddcb9f4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d4424b2c5714db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f86c5a7bbf84bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f36123888d4798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5fbfddcb9f4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Janus Henderson Pan European High Conviction Equity UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002A3VE77</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>14,112</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,955</x:t>
-[...6 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,982</x:t>
+          <x:t>13,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,722</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>13,903</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>