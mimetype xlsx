--- v4 (2026-03-14)
+++ v5 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0da824a0ddf94929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a3cddc84b54fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b261ecae6e5476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e36240b2b5b4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff244daf06d410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b261ecae6e5476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9f3490542e4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e36240b2b5b4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,700</x:t>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,550</x:t>
-[...65 lines deleted...]
-          <x:t>81,675</x:t>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,475</x:t>
-[...161 lines deleted...]
-          <x:t>81,675</x:t>
+          <x:t>82,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>79,250</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>