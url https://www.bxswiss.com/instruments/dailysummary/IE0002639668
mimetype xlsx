--- v5 (2026-04-22)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a3cddc84b54fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe19f010fdc443b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e36240b2b5b4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769433f4cce54b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9f3490542e4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e36240b2b5b4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682bc67cbb224cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769433f4cce54b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,950</x:t>
-[...16 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>81,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,925</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,825</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>