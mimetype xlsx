--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe19f010fdc443b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591612d1fc54a81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769433f4cce54b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7da01c183ee498e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R682bc67cbb224cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769433f4cce54b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3f3c6fc574610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7da01c183ee498e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>