--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0591612d1fc54a81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc9146663fd426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7da01c183ee498e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e959c971e6f4bc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3f3c6fc574610" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7da01c183ee498e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeccb1f13eae4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e959c971e6f4bc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>87,475</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>88,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,475</x:t>
-[...168 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>88,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,625</x:t>
-[...48 lines deleted...]
-          <x:t>89,075</x:t>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,775</x:t>
+          <x:t>89,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,525</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>90,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>