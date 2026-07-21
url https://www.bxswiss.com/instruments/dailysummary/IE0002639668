--- v8 (2026-06-22)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc9146663fd426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9d355da38e4e06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e959c971e6f4bc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0af663503d4566"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeccb1f13eae4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e959c971e6f4bc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de1116ffc5849e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0af663503d4566" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,450</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,125</x:t>
-[...38 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,925</x:t>
-[...215 lines deleted...]
-          <x:t>90,225</x:t>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,425</x:t>
-[...269 lines deleted...]
-          <x:t>89,525</x:t>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>