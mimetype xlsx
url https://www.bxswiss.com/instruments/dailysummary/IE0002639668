--- v9 (2026-07-21)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c9d355da38e4e06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf6d53e926442f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0af663503d4566"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7117b440664b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7de1116ffc5849e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0af663503d4566" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d97407882442ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7117b440664b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,525</x:t>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,525</x:t>
-[...200 lines deleted...]
-          <x:t>89,275</x:t>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,925</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>89,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>