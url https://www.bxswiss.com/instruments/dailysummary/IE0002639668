--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaf6d53e926442f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9dc851d3a9945a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e7117b440664b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302995f1c38f421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d97407882442ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e7117b440664b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e6cf7c38bd43f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302995f1c38f421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard IS PLC - US 500 Stock Index Fund Inv Ac</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0002639668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,325</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,125</x:t>
-[...11 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>89,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,025</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>