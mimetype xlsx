--- v7 (2026-03-28)
+++ v8 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225eebe6fbf04f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3273cbc59d44b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7498458e436645be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25d6c6758c44a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f08af9a2acf436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7498458e436645be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da0bc52cd884dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25d6c6758c44a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,654</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,597</x:t>
-[...21 lines deleted...]
-          <x:t>5,578</x:t>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,578</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>5,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,545</x:t>
-[...259 lines deleted...]
-          <x:t>5,581</x:t>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,529</x:t>
-[...85 lines deleted...]
-          <x:t>5,580</x:t>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>