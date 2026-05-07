--- v8 (2026-04-17)
+++ v9 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3273cbc59d44b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb3195969094a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25d6c6758c44a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a75648dd51f4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da0bc52cd884dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25d6c6758c44a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ec09140ee345f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a75648dd51f4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,588</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,581</x:t>
-[...70 lines deleted...]
-          <x:t>5,604</x:t>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,535</x:t>
-[...463 lines deleted...]
-          <x:t>5,684</x:t>
+          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>