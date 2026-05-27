--- v9 (2026-05-07)
+++ v10 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcb3195969094a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752b862b15954a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a75648dd51f4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93185fab7f741cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ec09140ee345f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a75648dd51f4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f140d1124ce4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93185fab7f741cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,733</x:t>
-[...16 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,714</x:t>
-[...31 lines deleted...]
-          <x:t>5,672</x:t>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,694</x:t>
-[...58 lines deleted...]
-          <x:t>5,653</x:t>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,691</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>5,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>