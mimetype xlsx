--- v10 (2026-05-27)
+++ v11 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R752b862b15954a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576cdc195dd54148" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb93185fab7f741cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152e16991ace4f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f140d1124ce4c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb93185fab7f741cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c931521914a42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152e16991ace4f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,750</x:t>
-[...21 lines deleted...]
-          <x:t>5,712</x:t>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,743</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>5,691</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>