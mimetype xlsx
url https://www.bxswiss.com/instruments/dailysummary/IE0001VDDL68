--- v11 (2026-06-19)
+++ v12 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576cdc195dd54148" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23291a5186134a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R152e16991ace4f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaff01f8daff4cf6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c931521914a42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R152e16991ace4f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e27861200b4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaff01f8daff4cf6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>5,682</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,681</x:t>
-[...65 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,779</x:t>
-[...124 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,810</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>