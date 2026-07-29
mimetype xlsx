--- v12 (2026-07-09)
+++ v13 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23291a5186134a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79daf7ca75f4c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaff01f8daff4cf6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b92e75821954c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e27861200b4ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaff01f8daff4cf6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4854e4fb78cd46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b92e75821954c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,805</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,798</x:t>
-[...11 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,881</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>5,881</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,902</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>5,873</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>