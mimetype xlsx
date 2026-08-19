--- v13 (2026-07-29)
+++ v14 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc79daf7ca75f4c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1240f5340e4fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b92e75821954c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3d276440864278"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4854e4fb78cd46c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b92e75821954c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c54992e6fa43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3d276440864278" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,869</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,866</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>5,875</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,869</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,821</x:t>
-[...65 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,885</x:t>
-[...441 lines deleted...]
-          <x:t>5,903</x:t>
+          <x:t>5,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>