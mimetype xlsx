--- v14 (2026-08-19)
+++ v15 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1240f5340e4fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e4e47c696c4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b3d276440864278"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a5da94ed1c4ae5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c54992e6fa43a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b3d276440864278" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f39714a783942c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a5da94ed1c4ae5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,852</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,845</x:t>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,859</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,889</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,928</x:t>
-[...102 lines deleted...]
-          <x:t>5,877</x:t>
+          <x:t>5,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,896</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>5,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>