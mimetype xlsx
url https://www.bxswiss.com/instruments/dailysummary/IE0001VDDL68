--- v15 (2026-09-08)
+++ v16 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25e4e47c696c4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80465f30175e451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78a5da94ed1c4ae5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27839ed7ef64dfd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f39714a783942c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78a5da94ed1c4ae5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6089e9dada144bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27839ed7ef64dfd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,907</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,895</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,917</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,945</x:t>
-[...70 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>5,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,904</x:t>
-        </x:is>
-[...364 lines deleted...]
-          <x:t>5,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>