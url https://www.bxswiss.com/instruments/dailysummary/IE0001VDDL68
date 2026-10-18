--- v16 (2026-09-28)
+++ v17 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80465f30175e451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bce195f03284872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb27839ed7ef64dfd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556c6485bec84c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6089e9dada144bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb27839ed7ef64dfd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff4514a4ad74ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556c6485bec84c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,917</x:t>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,874</x:t>
-[...566 lines deleted...]
-          <x:t>5,904</x:t>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>