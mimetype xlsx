--- v17 (2026-10-18)
+++ v18 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bce195f03284872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36e59bc82d004c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R556c6485bec84c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1fb36f1cd484a9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff4514a4ad74ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R556c6485bec84c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0e4560acc084041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1fb36f1cd484a9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Global High Yield Corporate Bond ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001VDDL68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...144 lines deleted...]
-          <x:t>5,965</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,904</x:t>
-[...43 lines deleted...]
-          <x:t>5,949</x:t>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,918</x:t>
-[...350 lines deleted...]
-          <x:t>5,826</x:t>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>