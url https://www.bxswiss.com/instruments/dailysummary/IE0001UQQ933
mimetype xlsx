--- v13 (2026-09-08)
+++ v14 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1713cff193fd4866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53ed46e2d0746de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cd43a240b64114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bce28b3cb04f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc13dd1a656b4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cd43a240b64114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f24089930404ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bce28b3cb04f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>14,141</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,123</x:t>
-[...38 lines deleted...]
-          <x:t>14,167</x:t>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,140</x:t>
-[...92 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,274</x:t>
-[...156 lines deleted...]
-          <x:t>14,125</x:t>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,199</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>14,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>