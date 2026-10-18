--- v14 (2026-09-28)
+++ v15 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb53ed46e2d0746de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97ae382cd14d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bce28b3cb04f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9912e1cf0e144305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f24089930404ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bce28b3cb04f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94a3182c8434ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9912e1cf0e144305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,203</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,010</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>14,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>