--- v15 (2026-10-18)
+++ v16 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c97ae382cd14d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce378c54555240d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9912e1cf0e144305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71496d2e3de84c53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94a3182c8434ff0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9912e1cf0e144305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra608242bddb448c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71496d2e3de84c53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,086</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,067</x:t>
-[...588 lines deleted...]
-          <x:t>14,094</x:t>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,010</x:t>
+          <x:t>13,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>