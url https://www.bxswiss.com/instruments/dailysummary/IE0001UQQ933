--- v4 (2026-03-26)
+++ v5 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb66bebaaab54f50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876288790b2c4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1810cc731b14be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6f892209084a69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R506334e19cb4496c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1810cc731b14be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e671f1630e49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6f892209084a69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>12,416</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>12,007</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>