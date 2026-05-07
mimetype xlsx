--- v5 (2026-04-17)
+++ v6 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876288790b2c4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68833f721034094" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b6f892209084a69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3f8fd0a7a74dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e671f1630e49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b6f892209084a69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad0a1c315d4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3f8fd0a7a74dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>