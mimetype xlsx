--- v6 (2026-05-07)
+++ v7 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd68833f721034094" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf850e7dfafe244a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec3f8fd0a7a74dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8645b159a1ad4d3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fad0a1c315d4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec3f8fd0a7a74dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806420314d1e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8645b159a1ad4d3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...328 lines deleted...]
-          <x:t>12,695</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,723</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>