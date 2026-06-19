--- v7 (2026-05-27)
+++ v8 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf850e7dfafe244a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3745eea7af448b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8645b159a1ad4d3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5019103bc4b64472"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R806420314d1e4860" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8645b159a1ad4d3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8183c1498eb04ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5019103bc4b64472" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,100</x:t>
-[...75 lines deleted...]
-          <x:t>13,084</x:t>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,240</x:t>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>