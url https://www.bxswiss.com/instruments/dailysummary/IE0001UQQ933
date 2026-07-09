--- v8 (2026-06-19)
+++ v9 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e3745eea7af448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4926231ea2bd4b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5019103bc4b64472"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc933cba887784183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8183c1498eb04ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5019103bc4b64472" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc76bd17194b4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc933cba887784183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,393</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>13,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,630</x:t>
-[...33 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,595</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>13,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>