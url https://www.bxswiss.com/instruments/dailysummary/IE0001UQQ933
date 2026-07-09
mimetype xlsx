--- v9 (2026-07-09)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4926231ea2bd4b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b0d2d4b6441af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc933cba887784183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe14931cad54cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc76bd17194b4a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc933cba887784183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4e81bd69a84c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe14931cad54cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,595</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>