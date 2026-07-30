--- v10 (2026-07-09)
+++ v11 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb7b0d2d4b6441af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2a09bd1d24052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe14931cad54cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ab036c49d146e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4e81bd69a84c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe14931cad54cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb248b36fe6ff423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ab036c49d146e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,809</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,772</x:t>
-[...11 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,887</x:t>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>13,820</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>