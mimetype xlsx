--- v11 (2026-07-30)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc2a09bd1d24052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26fe653977c4f25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1ab036c49d146e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d81270bde5d4d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb248b36fe6ff423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1ab036c49d146e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e1e03a49d04e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d81270bde5d4d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,881</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,817</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,782</x:t>
-[...36 lines deleted...]
-          <x:t>13,674</x:t>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>