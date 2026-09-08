--- v12 (2026-08-19)
+++ v13 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26fe653977c4f25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1713cff193fd4866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d81270bde5d4d04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14cd43a240b64114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2e1e03a49d04e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d81270bde5d4d04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc13dd1a656b4c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14cd43a240b64114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Gerd Kommer Multifactor Equity UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001UQQ933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>14,007</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>14,141</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,123</x:t>
-[...43 lines deleted...]
-          <x:t>14,247</x:t>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,140</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>14,151</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>