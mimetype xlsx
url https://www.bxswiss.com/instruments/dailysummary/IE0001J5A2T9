--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b313ca80134ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37dd32f1cc34d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dd6609dfc149f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9085a56cea4efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b67102e7044b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dd6609dfc149f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ead5f82944f45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9085a56cea4efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>23,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>