--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc37dd32f1cc34d09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3b0efef9e24ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b9085a56cea4efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11990126d8a24dc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ead5f82944f45fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b9085a56cea4efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4443840c84c94824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11990126d8a24dc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>