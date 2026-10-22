--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac3b0efef9e24ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde1ffcc6d62499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11990126d8a24dc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe6e279fcd7c4cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4443840c84c94824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11990126d8a24dc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3726de30fb4b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe6e279fcd7c4cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>23,667</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,397</x:t>
-[...21 lines deleted...]
-          <x:t>23,316</x:t>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>23,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>22,471</x:t>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>