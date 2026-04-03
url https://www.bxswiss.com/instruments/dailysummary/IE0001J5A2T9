--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc2ac41bb4f5475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26cdd6eb5854015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6046e6a6bed94341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d29dd96648a4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea37de1cde0f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6046e6a6bed94341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0be6e078f4545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d29dd96648a4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>22,640</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...420 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,099</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>