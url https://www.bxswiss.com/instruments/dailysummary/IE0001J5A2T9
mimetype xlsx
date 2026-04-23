--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26cdd6eb5854015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacff9b24b144dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d29dd96648a4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc23839e3bf49cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0be6e078f4545c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d29dd96648a4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdf3656623d48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc23839e3bf49cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>21,639</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,938</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>21,848</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>22,137</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>