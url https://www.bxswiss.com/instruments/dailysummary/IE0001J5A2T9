--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcacff9b24b144dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2196d6ebaab5459d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc23839e3bf49cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d03d5f56c640f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffdf3656623d48d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc23839e3bf49cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497f273054dd4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d03d5f56c640f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>21,243</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>21,243</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,587</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>22,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,017</x:t>
-[...107 lines deleted...]
-          <x:t>21,896</x:t>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>