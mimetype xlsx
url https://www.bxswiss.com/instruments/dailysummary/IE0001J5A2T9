--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2196d6ebaab5459d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3c4a5691834ae4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1d03d5f56c640f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6f4401462447de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497f273054dd4e04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1d03d5f56c640f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f9341eb4c149da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6f4401462447de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>22,018</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,709</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>21,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,838</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>21,648</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>