--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec3c4a5691834ae4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea7800075148e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6f4401462447de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a7f61d661a423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f9341eb4c149da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6f4401462447de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61825037212346f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a7f61d661a423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>22,503</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,281</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>