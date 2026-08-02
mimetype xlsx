--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ea7800075148e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763721d8e8364333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17a7f61d661a423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111d9e051e6d4a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61825037212346f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17a7f61d661a423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20a1c84546a487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111d9e051e6d4a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>22,372</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>22,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>22,480</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>