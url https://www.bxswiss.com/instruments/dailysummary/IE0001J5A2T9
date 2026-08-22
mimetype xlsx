--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R763721d8e8364333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b313ca80134ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111d9e051e6d4a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05dd6609dfc149f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd20a1c84546a487b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111d9e051e6d4a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0b67102e7044b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05dd6609dfc149f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Circular Economy UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0001J5A2T9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,060</x:t>
-[...97 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,154</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>