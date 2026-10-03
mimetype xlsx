--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae7488907f94744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625034ef9e2b4ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e3d9b3e90f49c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43f4a58831f448c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc0cf181d7c447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e3d9b3e90f49c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e9ab6d8fbb4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43f4a58831f448c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,115</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,073</x:t>
-[...75 lines deleted...]
-          <x:t>8,036</x:t>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,074</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>19.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,068</x:t>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,947</x:t>
-[...38 lines deleted...]
-          <x:t>7,880</x:t>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,868</x:t>
-[...409 lines deleted...]
-          <x:t>8,102</x:t>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>