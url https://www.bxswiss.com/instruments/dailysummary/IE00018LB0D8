--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625034ef9e2b4ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1092edb432d74f01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43f4a58831f448c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082d49e4cea24a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78e9ab6d8fbb4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43f4a58831f448c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f335856fc54c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082d49e4cea24a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>