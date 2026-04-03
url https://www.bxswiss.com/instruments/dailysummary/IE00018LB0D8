--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa85cb009de541e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0b73d926034d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56c424e58c9a4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b420a3fb91944ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ea6e5d572240b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56c424e58c9a4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d61899b2e4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b420a3fb91944ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>6,901</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,785</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,702</x:t>
-[...60 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,863</x:t>
-[...80 lines deleted...]
-          <x:t>6,922</x:t>
+          <x:t>6,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,756</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>6,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>