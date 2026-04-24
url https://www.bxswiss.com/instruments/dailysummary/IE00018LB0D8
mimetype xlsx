--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d0b73d926034d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295c87936e04306" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b420a3fb91944ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf860ef005674d27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R191d61899b2e4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b420a3fb91944ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04da52be9a8745a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf860ef005674d27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,768</x:t>
-[...570 lines deleted...]
-        <x:is>
           <x:t>6,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>