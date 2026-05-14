--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2295c87936e04306" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4f63a6a7be41d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf860ef005674d27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d4327a6d2b4270"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04da52be9a8745a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf860ef005674d27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb82ea6b574c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d4327a6d2b4270" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,925</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>6,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>