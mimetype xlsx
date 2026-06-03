--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e4f63a6a7be41d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97b3814302f41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d4327a6d2b4270"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d1c8e01bfe46d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8eb82ea6b574c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d4327a6d2b4270" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f18c7c686bd45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d1c8e01bfe46d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,900</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,960</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,063</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,030</x:t>
-        </x:is>
-[...418 lines deleted...]
-          <x:t>6,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>