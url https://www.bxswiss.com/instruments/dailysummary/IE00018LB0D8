--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc97b3814302f41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52c38baef3442d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9d1c8e01bfe46d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec553d6afabb4788"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f18c7c686bd45d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9d1c8e01bfe46d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc496f103de5d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec553d6afabb4788" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>7,022</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,068</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>7,019</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,086</x:t>
-[...16 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,060</x:t>
-[...166 lines deleted...]
-          <x:t>7,030</x:t>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>