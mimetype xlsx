--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc52c38baef3442d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065495bb8d6d4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec553d6afabb4788"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a1ef72c4e9447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc496f103de5d4d39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec553d6afabb4788" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c21ed932eeb47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a1ef72c4e9447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>