--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065495bb8d6d4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79a6a38c3304be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a1ef72c4e9447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e14c6e729d4cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c21ed932eeb47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a1ef72c4e9447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8dbee9d98846c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e14c6e729d4cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>