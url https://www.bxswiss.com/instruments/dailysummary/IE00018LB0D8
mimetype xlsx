--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79a6a38c3304be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76c879266664c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e14c6e729d4cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fee786beaa14ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf8dbee9d98846c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e14c6e729d4cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35577be0da3f4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fee786beaa14ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,826</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>7,840</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>7,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>