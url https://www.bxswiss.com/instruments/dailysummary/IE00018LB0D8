--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76c879266664c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ae7488907f94744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fee786beaa14ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e3d9b3e90f49c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35577be0da3f4074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fee786beaa14ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc0cf181d7c447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e3d9b3e90f49c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco S&amp;P World Financials ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00018LB0D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,819</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,826</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>7,964</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,081</x:t>
-[...31 lines deleted...]
-          <x:t>8,013</x:t>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,044</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>8,097</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,038</x:t>
-[...146 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>8,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,116</x:t>
-[...4 lines deleted...]
-          <x:t>8,069</x:t>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>7,941</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>