--- v13 (2026-08-28)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f4c2c6aeda4df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca24d4d39bad46e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee0fafe45b94b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dad5c5ed310470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e87a108407b4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee0fafe45b94b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86bb3be421d43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dad5c5ed310470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,459</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>33,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,753</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>