--- v14 (2026-09-18)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca24d4d39bad46e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea7b76a17544889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dad5c5ed310470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d3fd8cd98644ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb86bb3be421d43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dad5c5ed310470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ff17d3890b54985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d3fd8cd98644ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...446 lines deleted...]
-          <x:t>33,289</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...181 lines deleted...]
-          <x:t>33,770</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>