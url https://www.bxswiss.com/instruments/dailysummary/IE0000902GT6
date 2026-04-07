--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad0bb1a643294ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b4debd48ef4937" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37869c8732c24ac4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59910a5db8304f22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ef1c625b7748ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37869c8732c24ac4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7709d4d607184c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59910a5db8304f22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>