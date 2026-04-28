--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6b4debd48ef4937" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401255194ea747fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59910a5db8304f22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7028ff4c5f454ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7709d4d607184c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59910a5db8304f22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4551bd22b5d248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7028ff4c5f454ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>