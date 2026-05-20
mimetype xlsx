--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R401255194ea747fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab2073af9c348e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7028ff4c5f454ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a7199f08af4183"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4551bd22b5d248c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7028ff4c5f454ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb856251ae4c74ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a7199f08af4183" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>