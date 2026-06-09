--- v9 (2026-05-20)
+++ v10 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ab2073af9c348e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb743e9a09b9c4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a7199f08af4183"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e12812bc2e443e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb856251ae4c74ae2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a7199f08af4183" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1adec18262a412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e12812bc2e443e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>