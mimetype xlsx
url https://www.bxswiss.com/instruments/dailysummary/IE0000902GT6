--- v10 (2026-06-09)
+++ v11 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb743e9a09b9c4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32881f4b334b9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e12812bc2e443e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5ad668f9e41fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1adec18262a412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e12812bc2e443e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c8744be88848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5ad668f9e41fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>