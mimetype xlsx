--- v11 (2026-06-29)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb32881f4b334b9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f36031b1cef456e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32e5ad668f9e41fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd267b10ee88f47bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47c8744be88848fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32e5ad668f9e41fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f52df8a8b6f45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd267b10ee88f47bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,526</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>