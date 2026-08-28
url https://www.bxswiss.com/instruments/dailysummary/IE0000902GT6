--- v12 (2026-07-20)
+++ v13 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f36031b1cef456e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59f4c2c6aeda4df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd267b10ee88f47bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee0fafe45b94b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f52df8a8b6f45bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd267b10ee88f47bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e87a108407b4fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee0fafe45b94b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Megatrends UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE0000902GT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...419 lines deleted...]
-          <x:t>33,942</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,897</x:t>
-[...90 lines deleted...]
-          <x:t>31,909</x:t>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>