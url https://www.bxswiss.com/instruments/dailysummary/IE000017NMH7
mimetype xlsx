--- v0 (2026-06-01)
+++ v1 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533f293e92964992" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a36f017b04fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01458ae3270f4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4292f34b639e4d8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93e3336de5f4e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01458ae3270f4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8e36599be74bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4292f34b639e4d8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -523,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>