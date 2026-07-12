--- v1 (2026-06-22)
+++ v2 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8a36f017b04fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ea96e2874b457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4292f34b639e4d8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f50a5e3d8f14273"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8e36599be74bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4292f34b639e4d8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa38d29fd6a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f50a5e3d8f14273" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>17,439</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,393</x:t>
-[...38 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,065</x:t>
-[...198 lines deleted...]
-          <x:t>19,116</x:t>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>