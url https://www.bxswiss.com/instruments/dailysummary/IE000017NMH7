--- v2 (2026-07-12)
+++ v3 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7ea96e2874b457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f1723ae2574ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f50a5e3d8f14273"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190bb612c5344696"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refa38d29fd6a428f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f50a5e3d8f14273" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8856416657234a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190bb612c5344696" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,065</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>18,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,267</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>