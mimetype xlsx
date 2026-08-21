--- v3 (2026-08-01)
+++ v4 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f1723ae2574ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3820c005472f4522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R190bb612c5344696"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0451b297b3c4043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8856416657234a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R190bb612c5344696" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4106415da14495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0451b297b3c4043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>