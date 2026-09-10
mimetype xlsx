--- v4 (2026-08-21)
+++ v5 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3820c005472f4522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a0d78d9164202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0451b297b3c4043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e707ce1474bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4106415da14495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0451b297b3c4043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe70dd974421452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e707ce1474bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>18,523</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,135</x:t>
-[...242 lines deleted...]
-          <x:t>18,020</x:t>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>