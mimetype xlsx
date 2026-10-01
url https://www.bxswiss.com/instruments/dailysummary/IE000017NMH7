--- v5 (2026-09-10)
+++ v6 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00a0d78d9164202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6913a3b1ba434c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc5e707ce1474bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b077a500874035"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe70dd974421452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc5e707ce1474bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd536fcf39728485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b077a500874035" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,882</x:t>
-[...75 lines deleted...]
-          <x:t>18,042</x:t>
+          <x:t>17,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,859</x:t>
-[...301 lines deleted...]
-          <x:t>17,828</x:t>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>