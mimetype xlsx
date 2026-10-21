--- v6 (2026-10-01)
+++ v7 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6913a3b1ba434c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5d5c0eb2c5647b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b077a500874035"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841caa0892c24b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd536fcf39728485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b077a500874035" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd960077634454d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841caa0892c24b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Asia Defence UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE000017NMH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>17,944</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,154</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,070</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>