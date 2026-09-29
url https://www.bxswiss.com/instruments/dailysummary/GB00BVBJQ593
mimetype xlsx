--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c92a7898e84371" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red965fbadcd84e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf886ae92dad4112"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f07dc596854793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07a0a28efa8b440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf886ae92dad4112" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdaff032b9b4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f07dc596854793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Hyperliquid Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BVBJQ593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,439 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...94 lines deleted...]
-          <x:t>3,811</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,772</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,035</x:t>
-[...274 lines deleted...]
-          <x:t>4,502</x:t>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>