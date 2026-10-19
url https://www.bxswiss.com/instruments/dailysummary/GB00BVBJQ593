--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red965fbadcd84e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fae915ef11741ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36f07dc596854793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c18ed614f5c48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fdaff032b9b4ee6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36f07dc596854793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb437a1a207e74c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c18ed614f5c48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Hyperliquid Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BVBJQ593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,588</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>4,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>