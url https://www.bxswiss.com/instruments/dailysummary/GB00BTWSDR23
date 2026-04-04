--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc18d5d9147b4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1fd1d4a82449c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f2481b0e1974490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52e73cd3e8d457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bc14d7562f1434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f2481b0e1974490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93137cf54b34695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52e73cd3e8d457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>