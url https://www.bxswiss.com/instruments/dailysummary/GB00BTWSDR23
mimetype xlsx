--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b1fd1d4a82449c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874e7d445bac4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52e73cd3e8d457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbe57ac2ce9474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93137cf54b34695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52e73cd3e8d457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7526ded8254df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbe57ac2ce9474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>