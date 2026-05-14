--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R874e7d445bac4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b881b28d64a4538" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbe57ac2ce9474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fda55944dd4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7526ded8254df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbe57ac2ce9474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2aa89571bf48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fda55944dd4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>