--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b881b28d64a4538" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d90845dda54647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90fda55944dd4f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c5064a7e304667"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red2aa89571bf48ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90fda55944dd4f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d69f15a126e4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c5064a7e304667" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>