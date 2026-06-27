--- v8 (2026-06-03)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62d90845dda54647" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdd9ddde6e1460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c5064a7e304667"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b5db805ce840b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d69f15a126e4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c5064a7e304667" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105a3bc5bcad4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b5db805ce840b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>