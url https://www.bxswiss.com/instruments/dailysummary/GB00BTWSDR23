--- v9 (2026-06-27)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fdd9ddde6e1460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a5811a4c434833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b5db805ce840b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd2244018d4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R105a3bc5bcad4aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b5db805ce840b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re733b3f103cd4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd2244018d4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>