--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a5811a4c434833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6226833011f4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd2244018d4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbce4cd58734425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re733b3f103cd4b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd2244018d4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9dd5ba577f4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbce4cd58734425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>