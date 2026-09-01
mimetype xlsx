--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6226833011f4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb920647d6cec4e8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdbce4cd58734425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5327acd01d4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9dd5ba577f4484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdbce4cd58734425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0feff4d574b40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5327acd01d4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>