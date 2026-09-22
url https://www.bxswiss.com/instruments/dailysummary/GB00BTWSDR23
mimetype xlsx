--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb920647d6cec4e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d2eb6810f343ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea5327acd01d4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cd6347982b438a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0feff4d574b40af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea5327acd01d4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e41233aded40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cd6347982b438a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>