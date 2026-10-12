--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12d2eb6810f343ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26df5b7c384b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2cd6347982b438a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79778acd781148c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15e41233aded40a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2cd6347982b438a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e7eed9bd914f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79778acd781148c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>