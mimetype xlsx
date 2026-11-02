--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb26df5b7c384b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e0f8d0b63f3429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79778acd781148c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5a5750414fd487e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61e7eed9bd914f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79778acd781148c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f56cf0e6da0456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5a5750414fd487e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDR23</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,298</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>4,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,312</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>