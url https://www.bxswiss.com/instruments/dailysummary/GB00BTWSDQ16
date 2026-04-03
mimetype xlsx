--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0d60dfee8bf46c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe22a6ee4e994630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff06cb20ac714a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra302d515277148f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b5379cd18a4971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff06cb20ac714a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95049a1e89f549f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra302d515277148f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...350 lines deleted...]
-          <x:t>09.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,459</x:t>
-[...31 lines deleted...]
-          <x:t>6,370</x:t>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>5,823</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>