--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe22a6ee4e994630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966ed02555424aa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra302d515277148f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f074583352541d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95049a1e89f549f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra302d515277148f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a9da1952644744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f074583352541d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>8,119</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,351</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>7,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,570</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>