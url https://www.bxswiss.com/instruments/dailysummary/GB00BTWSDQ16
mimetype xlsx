--- v4 (2026-04-23)
+++ v5 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966ed02555424aa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d9273bd1a64175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f074583352541d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe83edf435348f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a9da1952644744" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f074583352541d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67661506d92b4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe83edf435348f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>10,130</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>