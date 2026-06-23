--- v5 (2026-06-03)
+++ v6 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47d9273bd1a64175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f901dee5c411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabe83edf435348f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74f9fbb38bd4a71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67661506d92b4f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabe83edf435348f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f619fc5823647e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74f9fbb38bd4a71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>