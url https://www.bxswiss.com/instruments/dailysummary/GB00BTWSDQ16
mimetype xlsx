--- v6 (2026-06-23)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd09f901dee5c411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a67ef508f44005" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74f9fbb38bd4a71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf3131e75ae4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f619fc5823647e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74f9fbb38bd4a71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1de5312c22a4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf3131e75ae4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,541</x:t>
-[...279 lines deleted...]
-          <x:t>3,474</x:t>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>