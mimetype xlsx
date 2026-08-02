--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30a67ef508f44005" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51301c58f1e243fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf3131e75ae4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc04d89db7b461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1de5312c22a4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf3131e75ae4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1593b0f00748f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc04d89db7b461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>