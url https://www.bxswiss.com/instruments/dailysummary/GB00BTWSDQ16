--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51301c58f1e243fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9765162e3849f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc04d89db7b461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372b45dd6f8540f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda1593b0f00748f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc04d89db7b461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c7ab4f2332458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372b45dd6f8540f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,497</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,490</x:t>
-[...333 lines deleted...]
-          <x:t>3,742</x:t>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>