--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9765162e3849f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f44d82352c4ccb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R372b45dd6f8540f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d23f4ba5404f3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6c7ab4f2332458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R372b45dd6f8540f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf67e817b2e4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d23f4ba5404f3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,799</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,077</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>