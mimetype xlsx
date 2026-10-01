--- v10 (2026-09-11)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7f44d82352c4ccb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b73593829a474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d23f4ba5404f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57e896aab6514864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cf67e817b2e4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d23f4ba5404f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8502c66a784798" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57e896aab6514864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Ethereum ETH ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDQ16</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>8,948</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,903</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>7,493</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>7,459</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>