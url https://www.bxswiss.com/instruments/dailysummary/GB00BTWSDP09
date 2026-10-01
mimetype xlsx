--- v11 (2026-08-22)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0527e3533ce14fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa041908871444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a89b8769ea4b60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d029e91087842b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188aad6b6bf446e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a89b8769ea4b60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863ca80a140747af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d029e91087842b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>16,166</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>