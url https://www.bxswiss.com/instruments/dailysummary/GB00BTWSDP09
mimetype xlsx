--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa041908871444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f11444fc7724653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d029e91087842b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab92755aa9a4efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R863ca80a140747af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d029e91087842b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef041b6f3b24621" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab92755aa9a4efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>