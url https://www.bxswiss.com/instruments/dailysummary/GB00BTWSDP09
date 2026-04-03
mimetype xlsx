--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6e3c5536b75422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf598ca2c34f54cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81743714f0924974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9740a46e4e814b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c25d0f6ced4c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81743714f0924974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bdef6be4c040f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9740a46e4e814b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>