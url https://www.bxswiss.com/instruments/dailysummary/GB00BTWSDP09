--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf598ca2c34f54cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911bd7a0381d4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9740a46e4e814b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178fc542c8c644c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8bdef6be4c040f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9740a46e4e814b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f53981f79de439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178fc542c8c644c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>