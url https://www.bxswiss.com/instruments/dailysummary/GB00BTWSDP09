--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R911bd7a0381d4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d0dd9ae31e49c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178fc542c8c644c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bda13ced8534575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f53981f79de439a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178fc542c8c644c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1442a0b75e3c4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bda13ced8534575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,806</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>