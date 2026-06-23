--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d0dd9ae31e49c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbae1d87bd04750" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bda13ced8534575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2733095d0f4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1442a0b75e3c4202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bda13ced8534575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a95d3a7a277414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2733095d0f4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>19,865</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>