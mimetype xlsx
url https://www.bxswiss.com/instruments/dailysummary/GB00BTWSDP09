--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fbae1d87bd04750" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb065002065f4681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e2733095d0f4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d97d5b17d204baf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a95d3a7a277414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e2733095d0f4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54aa95ce80c54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d97d5b17d204baf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>