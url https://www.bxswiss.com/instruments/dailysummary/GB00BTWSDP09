--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb065002065f4681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4b087b7cbd414e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d97d5b17d204baf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f7ffcfcd10431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54aa95ce80c54598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d97d5b17d204baf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46eb496af2c343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f7ffcfcd10431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>35,863</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,823</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>33,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>32,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>