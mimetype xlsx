--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd4b087b7cbd414e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0527e3533ce14fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f7ffcfcd10431c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a89b8769ea4b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46eb496af2c343e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f7ffcfcd10431c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R188aad6b6bf446e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a89b8769ea4b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares -3x Short Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDP09</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>