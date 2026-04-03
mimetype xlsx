--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refb64294904b4d23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f57dbeff93d48f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b80f57430e4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebb7478545243b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54c8eea8d90348fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b80f57430e4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287e58b1c1274166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebb7478545243b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>11,651</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,135</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>10,606</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,426</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>11,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>