--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f57dbeff93d48f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80be1b06f704000" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebb7478545243b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eac94ed5d1442d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R287e58b1c1274166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebb7478545243b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8200b3f5fe644d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eac94ed5d1442d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>