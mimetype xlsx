--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80be1b06f704000" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3b9da1f84243ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eac94ed5d1442d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373a0417f1b4dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8200b3f5fe644d3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eac94ed5d1442d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689558ad14b428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373a0417f1b4dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>