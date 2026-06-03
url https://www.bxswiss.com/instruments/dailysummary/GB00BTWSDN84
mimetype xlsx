--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c3b9da1f84243ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760e906a57524fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373a0417f1b4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31046781b6be45ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0689558ad14b428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373a0417f1b4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4493c11799e447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31046781b6be45ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>