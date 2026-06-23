--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760e906a57524fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18cc3d3f3b244aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31046781b6be45ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434f22e09b4049e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4493c11799e447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31046781b6be45ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c417e176424af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434f22e09b4049e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>