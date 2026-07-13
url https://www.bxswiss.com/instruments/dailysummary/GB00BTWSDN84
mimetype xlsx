--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18cc3d3f3b244aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa4d6936e94128" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R434f22e09b4049e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8471f84c994661"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10c417e176424af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R434f22e09b4049e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba3c5f94fe84ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8471f84c994661" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,913</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>12.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,284</x:t>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,238</x:t>
-[...161 lines deleted...]
-          <x:t>7,421</x:t>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>