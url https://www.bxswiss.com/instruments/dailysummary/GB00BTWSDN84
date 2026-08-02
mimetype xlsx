--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9fa4d6936e94128" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41186aced004711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf8471f84c994661"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889e04cfd82a4fe1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba3c5f94fe84ea3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf8471f84c994661" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc69998f3554cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889e04cfd82a4fe1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,962</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,798</x:t>
-[...195 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,907</x:t>
-[...360 lines deleted...]
-          <x:t>6,920</x:t>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>