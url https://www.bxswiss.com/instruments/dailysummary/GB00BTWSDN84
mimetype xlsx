--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41186aced004711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ded9153831425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889e04cfd82a4fe1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6c16f73b8d410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc69998f3554cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889e04cfd82a4fe1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cbc959f7ef45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6c16f73b8d410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>5,792</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>6,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,774</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>6,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...19 lines deleted...]
-          <x:t>6,187</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>