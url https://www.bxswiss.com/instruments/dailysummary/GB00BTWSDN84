--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ded9153831425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd157d21f9241ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6c16f73b8d410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0c9721aa75432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cbc959f7ef45bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6c16f73b8d410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4721d4d16c447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0c9721aa75432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>6,774</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,771</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>6,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,784</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>