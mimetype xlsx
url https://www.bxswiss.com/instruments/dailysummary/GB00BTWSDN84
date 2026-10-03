--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcd157d21f9241ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1b08731d074093" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d0c9721aa75432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ced93283618435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4721d4d16c447d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d0c9721aa75432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b2be9f52d646e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ced93283618435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>