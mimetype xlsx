--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1b08731d074093" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1dae68aee884056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ced93283618435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4b81ecac27448e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b2be9f52d646e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ced93283618435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecbc943934e4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4b81ecac27448e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Leverage Shares 3x Long Bitcoin BTC ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BTWSDN84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>