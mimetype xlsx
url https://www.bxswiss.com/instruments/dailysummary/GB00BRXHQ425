--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77fb80b1786f4f0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52e345ec86a4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb1f9ccfb8914552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9469bef69c4492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc261c8198dd3419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb1f9ccfb8914552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re969c5bfe7494e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9469bef69c4492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>44,554</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,394</x:t>
-[...323 lines deleted...]
-          <x:t>44,093</x:t>
+          <x:t>40,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>