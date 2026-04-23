--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb52e345ec86a4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dc4ab8c3754603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c9469bef69c4492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab7d1a19dda4663"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re969c5bfe7494e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c9469bef69c4492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd279b223c0b04ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab7d1a19dda4663" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>