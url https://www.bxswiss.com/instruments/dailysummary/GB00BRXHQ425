--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2dc4ab8c3754603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd449a07a044853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ab7d1a19dda4663"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d2eee22978429a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd279b223c0b04ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ab7d1a19dda4663" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef0734186ab4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d2eee22978429a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>44,762</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,905</x:t>
-[...512 lines deleted...]
-          <x:t>45,225</x:t>
+          <x:t>44,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>