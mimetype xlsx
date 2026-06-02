--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd449a07a044853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbdca8e3edc4369" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d2eee22978429a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c57f24e852f4e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef0734186ab4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d2eee22978429a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c9196e521499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c57f24e852f4e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>