--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabbdca8e3edc4369" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a53e0d831d84bfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c57f24e852f4e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1489313032944e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404c9196e521499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c57f24e852f4e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24877ece98f949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1489313032944e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,252</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>