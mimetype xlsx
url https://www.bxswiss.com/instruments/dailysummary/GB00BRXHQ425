--- v9 (2026-06-22)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a53e0d831d84bfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a71aeb99544133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1489313032944e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc10fc3615254801"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24877ece98f949b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1489313032944e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7c39d31943450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc10fc3615254801" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>36,702</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>