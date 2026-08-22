--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a71aeb99544133" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016f43b6c714f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc10fc3615254801"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb91de57317481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa7c39d31943450d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc10fc3615254801" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e96bb1061469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb91de57317481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>