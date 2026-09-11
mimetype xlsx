--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6016f43b6c714f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db4f15b43a74972" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb91de57317481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6a0352ba5d4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18e96bb1061469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb91de57317481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b902c86ee5460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6a0352ba5d4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>