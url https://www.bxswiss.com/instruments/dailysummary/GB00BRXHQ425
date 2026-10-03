--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5db4f15b43a74972" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a5ae5a5af4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree6a0352ba5d4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe1d6c084c94bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3b902c86ee5460b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree6a0352ba5d4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2850715b04de4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe1d6c084c94bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>