--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a8a5ae5a5af4bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80b2780a60a54a49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fe1d6c084c94bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2810342a754424d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2850715b04de4a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fe1d6c084c94bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b802594e17467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2810342a754424d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BRXHQ425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>