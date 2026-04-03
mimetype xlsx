--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856b4271c4a44d61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f577a37dd949bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R944798ab20f5464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86123b0feaf462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24c284adbb0d4d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R944798ab20f5464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6855db1761a54559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86123b0feaf462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...306 lines deleted...]
-          <x:t>8,496</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,065</x:t>
-[...200 lines deleted...]
-          <x:t>7,337</x:t>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,129</x:t>
-[...16 lines deleted...]
-          <x:t>7,486</x:t>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,187</x:t>
-[...85 lines deleted...]
-          <x:t>7,312</x:t>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>