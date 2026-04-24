--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30f577a37dd949bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe9143ba9447da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86123b0feaf462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64933454c68b47cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6855db1761a54559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86123b0feaf462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f8a1efa244452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64933454c68b47cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>7,780</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>7,468</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,386</x:t>
-[...436 lines deleted...]
-          <x:t>7,075</x:t>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>