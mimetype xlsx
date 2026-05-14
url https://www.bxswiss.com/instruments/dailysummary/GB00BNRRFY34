--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfe9143ba9447da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e756f1dc0894290" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64933454c68b47cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498dc0cc4cd64e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f8a1efa244452e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64933454c68b47cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8525b9eb22cc4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498dc0cc4cd64e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>7,338</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,403</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>7,582</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,504</x:t>
-[...193 lines deleted...]
-          <x:t>7,618</x:t>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>