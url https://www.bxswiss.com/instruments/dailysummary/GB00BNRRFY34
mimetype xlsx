--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e756f1dc0894290" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57a9690eb4846b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R498dc0cc4cd64e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca7a7a354d346fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8525b9eb22cc4f9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R498dc0cc4cd64e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f45a68bef24e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca7a7a354d346fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,582</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,504</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>8,031</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>