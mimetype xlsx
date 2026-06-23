--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd57a9690eb4846b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c740ef7c37249f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reca7a7a354d346fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390845b289d84c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f45a68bef24e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reca7a7a354d346fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc383975d8562468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390845b289d84c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>