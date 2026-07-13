--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c740ef7c37249f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a64623a8d485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390845b289d84c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60653338fb4d4ecc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc383975d8562468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390845b289d84c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra903c84920fe4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60653338fb4d4ecc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>01.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,217</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>7,046</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>6,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>