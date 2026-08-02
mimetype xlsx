--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R894a64623a8d485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b218e0f2bf04714" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60653338fb4d4ecc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra970cf31239f4d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra903c84920fe4b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60653338fb4d4ecc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe65c2d29304373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra970cf31239f4d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>