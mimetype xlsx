--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b218e0f2bf04714" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e55dcbf43814465" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra970cf31239f4d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5decbbccb5454f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fe65c2d29304373" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra970cf31239f4d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa696b97add94d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5decbbccb5454f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,131</x:t>
-[...291 lines deleted...]
-          <x:t>7,067</x:t>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,924</x:t>
-[...53 lines deleted...]
-          <x:t>6,926</x:t>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>6,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,796</x:t>
-[...58 lines deleted...]
-          <x:t>6,706</x:t>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>