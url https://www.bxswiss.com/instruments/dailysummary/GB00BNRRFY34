--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e55dcbf43814465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eebf0400bb407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5decbbccb5454f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe060179407944f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa696b97add94d8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5decbbccb5454f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76519f73a8c3403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe060179407944f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,882</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,796</x:t>
-[...254 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,132</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>7,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,111</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>