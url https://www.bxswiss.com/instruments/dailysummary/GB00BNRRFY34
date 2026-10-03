--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1eebf0400bb407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14bb6f99447747a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe060179407944f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd56143fd2884f3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76519f73a8c3403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe060179407944f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a34c0ae2e334bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd56143fd2884f3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>9,944</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,841</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>9,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,279</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>