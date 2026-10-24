--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14bb6f99447747a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5849ddeae7f74e6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd56143fd2884f3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bafb8b93454bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a34c0ae2e334bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd56143fd2884f3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf449553ab3a44b80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bafb8b93454bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFY34</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>