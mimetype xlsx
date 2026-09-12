--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1692271904d54515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e9fd58df41472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cca7f5c605422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1b94b35e484448"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4882de072946f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cca7f5c605422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9622e82bd9334eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1b94b35e484448" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,867</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,857</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>0,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>