--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e9fd58df41472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719510f619124613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf1b94b35e484448"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b787d14447e4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9622e82bd9334eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf1b94b35e484448" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404db32134a84acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b787d14447e4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,087</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>