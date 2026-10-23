--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R719510f619124613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e42cdba2cab4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b787d14447e4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87971a636b89426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404db32134a84acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b787d14447e4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2e030bde0340a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87971a636b89426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,193</x:t>
-[...178 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>1,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,195</x:t>
-[...4 lines deleted...]
-          <x:t>1,142</x:t>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,158</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>1,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>