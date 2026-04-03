--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc013c52ca74348ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc875b4d5d74b5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69697fd698524466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f03903b60df476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fa1098bdb5e4bf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69697fd698524466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd944599c20b4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f03903b60df476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...296 lines deleted...]
-          <x:t>04.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,433</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,354</x:t>
-[...70 lines deleted...]
-          <x:t>1,236</x:t>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,199</x:t>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>16.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,304</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1,266</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>1,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>