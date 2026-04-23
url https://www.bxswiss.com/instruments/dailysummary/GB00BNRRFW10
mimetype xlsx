--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbc875b4d5d74b5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aacbd385263429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f03903b60df476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083794b19ba345f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd944599c20b4fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f03903b60df476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398464a118034869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083794b19ba345f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,466</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>1,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,372</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>