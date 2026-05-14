--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aacbd385263429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec8c26e97084a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R083794b19ba345f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f82992680543c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R398464a118034869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R083794b19ba345f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ed431e68ee4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f82992680543c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,286</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...490 lines deleted...]
-          <x:t>1,201</x:t>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>