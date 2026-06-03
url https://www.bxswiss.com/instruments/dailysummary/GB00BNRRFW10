--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec8c26e97084a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08051c9c1bd3486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f82992680543c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4523938e3f304de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ed431e68ee4d98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f82992680543c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca05070b2424619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4523938e3f304de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,154</x:t>
-[...323 lines deleted...]
-          <x:t>1,220</x:t>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,181</x:t>
-[...242 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>