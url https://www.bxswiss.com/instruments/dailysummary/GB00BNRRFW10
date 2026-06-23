--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08051c9c1bd3486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282d41b4f40a4e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4523938e3f304de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a20efc1e6d4ec8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbca05070b2424619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4523938e3f304de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf84f5c1b9514463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a20efc1e6d4ec8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,276</x:t>
-[...16 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>1,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,274</x:t>
-[...278 lines deleted...]
-        <x:is>
           <x:t>1,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,198</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>