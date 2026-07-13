--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R282d41b4f40a4e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20b2021525a499f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a20efc1e6d4ec8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcffc41a59f24b7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf84f5c1b9514463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a20efc1e6d4ec8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed9e762523946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcffc41a59f24b7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,034</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>09.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,958</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...16 lines deleted...]
-          <x:t>1,003</x:t>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,996</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>