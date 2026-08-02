--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re20b2021525a499f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836a1b4d3875442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcffc41a59f24b7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0838ff4c49432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbed9e762523946a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcffc41a59f24b7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf507b4ed04624d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0838ff4c49432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>0,892</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...48 lines deleted...]
-          <x:t>0,818</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,810</x:t>
-[...215 lines deleted...]
-          <x:t>0,868</x:t>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>