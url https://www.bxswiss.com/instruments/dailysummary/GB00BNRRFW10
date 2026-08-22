--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836a1b4d3875442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1692271904d54515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0838ff4c49432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9cca7f5c605422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf507b4ed04624d0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0838ff4c49432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4882de072946f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9cca7f5c605422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Staked Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNRRFW10</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,846</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,843</x:t>
-[...21 lines deleted...]
-          <x:t>0,831</x:t>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,869</x:t>
-[...549 lines deleted...]
-          <x:t>0,754</x:t>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>