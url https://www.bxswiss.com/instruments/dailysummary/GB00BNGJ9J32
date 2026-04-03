--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re489b77bdd154f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d472039664c4837" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1273bf73f2447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a083cc055c4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1487679b78cb42c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1273bf73f2447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139ff98379bd46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a083cc055c4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,411</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,379</x:t>
-[...16 lines deleted...]
-          <x:t>2,497</x:t>
+          <x:t>2,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,444</x:t>
-[...11 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,595</x:t>
-[...549 lines deleted...]
-          <x:t>2,648</x:t>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>