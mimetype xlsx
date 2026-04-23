--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d472039664c4837" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d2ddad79584f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9a083cc055c4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3954a61a7ffc45cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139ff98379bd46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9a083cc055c4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ca2be7dfb1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3954a61a7ffc45cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,613</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,476</x:t>
-[...426 lines deleted...]
-          <x:t>2,431</x:t>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,451</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,371</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>