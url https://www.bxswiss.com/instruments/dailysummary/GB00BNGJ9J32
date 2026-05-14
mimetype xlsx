--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d2ddad79584f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200450f82b4643ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3954a61a7ffc45cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631cf287afe54443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ca2be7dfb1419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3954a61a7ffc45cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a429d8376184016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631cf287afe54443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>2,512</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,426</x:t>
-[...48 lines deleted...]
-          <x:t>2,367</x:t>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,374</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,479</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,401</x:t>
-[...16 lines deleted...]
-          <x:t>2,349</x:t>
+          <x:t>2,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>2,377</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,419</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,579</x:t>
-[...90 lines deleted...]
-          <x:t>2,470</x:t>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>