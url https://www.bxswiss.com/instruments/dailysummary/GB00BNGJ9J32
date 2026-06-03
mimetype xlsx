--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R200450f82b4643ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de7780f02a246cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R631cf287afe54443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c49a4a1554690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a429d8376184016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R631cf287afe54443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0898fb535be4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c49a4a1554690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,579</x:t>
-[...31 lines deleted...]
-          <x:t>2,358</x:t>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,397</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,398</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,387</x:t>
-[...43 lines deleted...]
-          <x:t>2,406</x:t>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,381</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...171 lines deleted...]
-          <x:t>2,548</x:t>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>