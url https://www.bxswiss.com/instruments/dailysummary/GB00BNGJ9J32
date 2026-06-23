--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de7780f02a246cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9275a1e624944c58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619c49a4a1554690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f9ebdc0d3a4200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0898fb535be4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619c49a4a1554690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9005385423f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f9ebdc0d3a4200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,515</x:t>
-[...274 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.05.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>