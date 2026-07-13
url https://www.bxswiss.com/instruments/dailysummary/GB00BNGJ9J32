--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9275a1e624944c58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b9e3d9bf8e490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38f9ebdc0d3a4200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728c9c7f0e1a406c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9005385423f4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38f9ebdc0d3a4200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7124e079dc47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728c9c7f0e1a406c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,672</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,620</x:t>
-[...65 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>