--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b9e3d9bf8e490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1772fea30874db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R728c9c7f0e1a406c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0798f72c0ca45ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b7124e079dc47d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R728c9c7f0e1a406c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d63c1cc0de48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0798f72c0ca45ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,863</x:t>
-[...48 lines deleted...]
-          <x:t>1,679</x:t>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,642</x:t>
-[...463 lines deleted...]
-          <x:t>1,661</x:t>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>