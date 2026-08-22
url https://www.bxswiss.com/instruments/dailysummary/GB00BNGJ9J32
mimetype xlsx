--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1772fea30874db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61db0bba74420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0798f72c0ca45ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1153a45bd98411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3d63c1cc0de48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0798f72c0ca45ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854b1fd008d248ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1153a45bd98411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,776</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>1,683</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>