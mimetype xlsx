--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d61db0bba74420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872e00aa0a854b60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1153a45bd98411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0582b328b4b4816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854b1fd008d248ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1153a45bd98411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb939b1e5594e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0582b328b4b4816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>1,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,904</x:t>
-[...38 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,043</x:t>
-[...264 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,057</x:t>
-[...4 lines deleted...]
-          <x:t>2,167</x:t>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>