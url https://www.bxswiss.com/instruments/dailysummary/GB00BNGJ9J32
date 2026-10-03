--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R872e00aa0a854b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dd4be9ad8d48d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0582b328b4b4816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30129bc1d3342ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bb939b1e5594e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0582b328b4b4816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c23ed314f84766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30129bc1d3342ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,057</x:t>
-[...21 lines deleted...]
-          <x:t>2,264</x:t>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...370 lines deleted...]
-          <x:t>2,159</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>