--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3dd4be9ad8d48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552fb16568b348cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb30129bc1d3342ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d9b3d183d624793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23c23ed314f84766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb30129bc1d3342ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314176ab876444cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d9b3d183d624793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Cardano ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9J32</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,060</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,056</x:t>
-[...571 lines deleted...]
-          <x:t>2,598</x:t>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>