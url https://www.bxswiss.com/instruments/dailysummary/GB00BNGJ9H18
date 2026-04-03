--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47cd58078d2e4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc360cbddfa7a490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7a516b01a22474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14c1a93202940b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d1e3c8988743f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7a516b01a22474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1a1052baef4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14c1a93202940b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,536</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>