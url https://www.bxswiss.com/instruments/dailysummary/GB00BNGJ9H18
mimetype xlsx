--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc360cbddfa7a490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f7b5b5bb9f4467" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14c1a93202940b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a74af7a6ba4c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f1a1052baef4ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14c1a93202940b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51aa8a48a98407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a74af7a6ba4c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>