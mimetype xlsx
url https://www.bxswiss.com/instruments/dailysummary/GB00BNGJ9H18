--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f7b5b5bb9f4467" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33798272d7aa4bab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a74af7a6ba4c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ec83db079746d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51aa8a48a98407c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a74af7a6ba4c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f8dcef7bb44d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ec83db079746d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,598</x:t>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...16 lines deleted...]
-          <x:t>0,597</x:t>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,587</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>