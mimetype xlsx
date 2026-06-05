--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33798272d7aa4bab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e08f9360734a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ec83db079746d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dfaecdba03409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f8dcef7bb44d2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ec83db079746d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab814a20ea4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dfaecdba03409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,526</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,510</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,506</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>0,587</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>