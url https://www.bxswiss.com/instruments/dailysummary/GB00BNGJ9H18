--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0e08f9360734a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a452d4fc6d410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dfaecdba03409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8777d0fa4c684d4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6ab814a20ea4c8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dfaecdba03409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fccd6c1c5e3410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8777d0fa4c684d4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,552</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,572</x:t>
-[...205 lines deleted...]
-          <x:t>0,554</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>