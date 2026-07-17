--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a452d4fc6d410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b50c0114bb241e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8777d0fa4c684d4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e203ff97e0a41c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fccd6c1c5e3410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8777d0fa4c684d4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248a329202774f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e203ff97e0a41c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,474</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,472</x:t>
-[...11 lines deleted...]
-          <x:t>0,432</x:t>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,445</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...6 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...26 lines deleted...]
-          <x:t>0,431</x:t>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,426</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,418</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>