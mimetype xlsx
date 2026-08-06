--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b50c0114bb241e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ea8106924048fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e203ff97e0a41c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3952eded684cc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R248a329202774f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e203ff97e0a41c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad35eb25fd34696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3952eded684cc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,409</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>