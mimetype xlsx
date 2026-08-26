--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24ea8106924048fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7b7670b864473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3952eded684cc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a0b63d762c403e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdad35eb25fd34696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3952eded684cc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d36e6647ca4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a0b63d762c403e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,373</x:t>
-[...16 lines deleted...]
-          <x:t>0,381</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...43 lines deleted...]
-          <x:t>0,384</x:t>
+          <x:t>0,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,381</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,395</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>