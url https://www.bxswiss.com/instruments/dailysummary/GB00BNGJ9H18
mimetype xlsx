--- v14 (2026-08-26)
+++ v15 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb7b7670b864473c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09da0ba2ab2741de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a0b63d762c403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb54556afbef4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d36e6647ca4dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a0b63d762c403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b6debd13784f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb54556afbef4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Polkadot ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9H18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,391</x:t>
-[...350 lines deleted...]
-          <x:t>0,418</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>