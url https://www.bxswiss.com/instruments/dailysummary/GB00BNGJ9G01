--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde15b27fe83f473b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ae4cf5873447ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce428da7cf4f4cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a35631a2262494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b3fe1d88e14a58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce428da7cf4f4cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e056b1dc164434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a35631a2262494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,429</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,418</x:t>
-[...210 lines deleted...]
-          <x:t>9,392</x:t>
+          <x:t>9,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,347</x:t>
-[...323 lines deleted...]
-          <x:t>9,800</x:t>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>