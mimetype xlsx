--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ae4cf5873447ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce69b0bb5c34900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a35631a2262494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf8bbbe8a3a495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88e056b1dc164434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a35631a2262494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4a86de442e44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf8bbbe8a3a495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>9,595</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-          <x:t>31.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,267</x:t>
-[...63 lines deleted...]
-          <x:t>8,736</x:t>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>