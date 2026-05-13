--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ce69b0bb5c34900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4738dfcebe4dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf8bbbe8a3a495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6280096c204519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4a86de442e44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf8bbbe8a3a495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa890793db744ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6280096c204519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,517</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,133</x:t>
-[...436 lines deleted...]
-          <x:t>9,619</x:t>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>