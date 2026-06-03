--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf4738dfcebe4dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93120fcf3ccd442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6280096c204519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc006d156e4804a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa890793db744ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6280096c204519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97182e920a2e4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc006d156e4804a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,525</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,295</x:t>
-[...102 lines deleted...]
-          <x:t>9,168</x:t>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>9,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>