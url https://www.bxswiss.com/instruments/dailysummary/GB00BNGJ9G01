--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93120fcf3ccd442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8732bfbc1b43d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc006d156e4804a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd93a369066469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97182e920a2e4cd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc006d156e4804a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c0aff8d7f74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd93a369066469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>