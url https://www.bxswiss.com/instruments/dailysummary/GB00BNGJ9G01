--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8732bfbc1b43d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb268e38eb0444644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdd93a369066469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89310cf88e79437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c0aff8d7f74bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdd93a369066469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5c5025221849ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89310cf88e79437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>