--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb268e38eb0444644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625873b702fb4920" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89310cf88e79437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94ad6eecad3409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5c5025221849ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89310cf88e79437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df987595714a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94ad6eecad3409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>