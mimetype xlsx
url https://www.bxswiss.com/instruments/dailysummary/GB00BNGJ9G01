--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625873b702fb4920" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a19184919634bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf94ad6eecad3409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcf5b3a125740e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5df987595714a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf94ad6eecad3409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11eba837f4340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcf5b3a125740e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,825</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,788</x:t>
-[...571 lines deleted...]
-          <x:t>8,291</x:t>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>