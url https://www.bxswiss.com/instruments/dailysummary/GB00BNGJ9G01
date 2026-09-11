--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a19184919634bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05f3cea8c52408b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdcf5b3a125740e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36596c76df724d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11eba837f4340ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdcf5b3a125740e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd11141276f4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36596c76df724d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,917</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,754</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>8,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,818</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>