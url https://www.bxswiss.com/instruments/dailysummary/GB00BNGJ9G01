--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re05f3cea8c52408b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86161106194c4617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36596c76df724d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3cde5500ea40ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cd11141276f4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36596c76df724d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387fdc07bd774ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3cde5500ea40ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>