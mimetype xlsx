--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86161106194c4617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77153c4715bb4b6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea3cde5500ea40ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb9b3c1750e4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R387fdc07bd774ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea3cde5500ea40ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf59ec2d5489f4278" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb9b3c1750e4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BNGJ9G01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>11,439</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>13,781</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>