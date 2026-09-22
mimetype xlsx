--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377ec35035fb4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb91fdbc17fe406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref56c69302fb4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70eb0594f684fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15963b1651f47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref56c69302fb4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53537536631344a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70eb0594f684fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>