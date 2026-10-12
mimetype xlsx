--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb91fdbc17fe406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94795ea1d6744900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70eb0594f684fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1a1835eb6e4f36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53537536631344a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70eb0594f684fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc093b19c1334000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1a1835eb6e4f36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>13,055</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,055</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>13,968</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...386 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,565</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>