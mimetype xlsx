--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94795ea1d6744900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R958a664f46ce4067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1a1835eb6e4f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc197d99e9e49d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc093b19c1334000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1a1835eb6e4f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3b4ed4b9df4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc197d99e9e49d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>15,637</x:t>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,840</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,180</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>