--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9d25e5cab541a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9edf3d4979964fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d6189a457724adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49acd52158284e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f2923a72a824da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d6189a457724adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c4c19c7ba7435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49acd52158284e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>12,078</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,931</x:t>
-[...102 lines deleted...]
-          <x:t>11,799</x:t>
+          <x:t>12,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.02.2026</x:t>
-[...505 lines deleted...]
-          <x:t>12,731</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>