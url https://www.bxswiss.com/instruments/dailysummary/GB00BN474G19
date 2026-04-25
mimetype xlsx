--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9edf3d4979964fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb7a87d29f745f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49acd52158284e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8997a26f525e4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5c4c19c7ba7435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49acd52158284e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85612693f4434672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8997a26f525e4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>11,787</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>12,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,082</x:t>
-[...178 lines deleted...]
-          <x:t>12,766</x:t>
+          <x:t>12,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,133</x:t>
-[...274 lines deleted...]
-          <x:t>11,853</x:t>
+          <x:t>13,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>