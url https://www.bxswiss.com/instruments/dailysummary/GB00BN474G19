--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbb7a87d29f745f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf04b0bbda364bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8997a26f525e4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bd58b9ce5341c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85612693f4434672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8997a26f525e4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288ece65860d4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bd58b9ce5341c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>