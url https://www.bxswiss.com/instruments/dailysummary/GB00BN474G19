--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf04b0bbda364bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3179cb9068bb4985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54bd58b9ce5341c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf37310b50a4f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288ece65860d4e4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54bd58b9ce5341c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90e5bb2b3434830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf37310b50a4f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>12,949</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,841</x:t>
-[...43 lines deleted...]
-          <x:t>13,008</x:t>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,715</x:t>
-[...463 lines deleted...]
-          <x:t>13,257</x:t>
+          <x:t>12,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>