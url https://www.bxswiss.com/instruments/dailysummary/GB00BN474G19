--- v8 (2026-06-05)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3179cb9068bb4985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3820d8ca1760433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bf37310b50a4f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99662b2d0ce44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf90e5bb2b3434830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bf37310b50a4f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b81c01fd0345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99662b2d0ce44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>