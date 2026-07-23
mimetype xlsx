--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3820d8ca1760433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432d47591cb74dba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99662b2d0ce44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ff76b79ef479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b81c01fd0345e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99662b2d0ce44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698499f64bc94239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ff76b79ef479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,550</x:t>
-[...21 lines deleted...]
-          <x:t>11,181</x:t>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,958</x:t>
-[...301 lines deleted...]
-          <x:t>10,725</x:t>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>