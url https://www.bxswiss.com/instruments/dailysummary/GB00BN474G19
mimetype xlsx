--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432d47591cb74dba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree01b27ccd274eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046ff76b79ef479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bbaecb7af647a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698499f64bc94239" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046ff76b79ef479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36781e1fa0b4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bbaecb7af647a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>10,748</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,947</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>11,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>