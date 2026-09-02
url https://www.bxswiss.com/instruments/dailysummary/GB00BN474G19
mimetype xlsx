--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree01b27ccd274eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R377ec35035fb4d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0bbaecb7af647a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref56c69302fb4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36781e1fa0b4ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0bbaecb7af647a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb15963b1651f47d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref56c69302fb4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical CoinDesk 20 ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BN474G19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>11,109</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,953</x:t>
-[...38 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,372</x:t>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,182</x:t>
-[...215 lines deleted...]
-          <x:t>11,071</x:t>
+          <x:t>11,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>