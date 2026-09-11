--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535f6dcd3df401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd20fce80df34d2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0c19223be144f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20087d4af8c64e7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0150ed667b0c40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0c19223be144f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75cbe8c69574c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20087d4af8c64e7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>4,931</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,913</x:t>
-[...21 lines deleted...]
-          <x:t>4,893</x:t>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>06.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,856</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>5,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,359</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>