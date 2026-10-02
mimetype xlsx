--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd20fce80df34d2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaaeac692eb4435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20087d4af8c64e7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eee575b8e9497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75cbe8c69574c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20087d4af8c64e7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0db3a78184f471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eee575b8e9497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>5,793</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,793</x:t>
-[...102 lines deleted...]
-          <x:t>6,459</x:t>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,426</x:t>
-[...173 lines deleted...]
-          <x:t>6,424</x:t>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,341</x:t>
-[...112 lines deleted...]
-          <x:t>6,462</x:t>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>