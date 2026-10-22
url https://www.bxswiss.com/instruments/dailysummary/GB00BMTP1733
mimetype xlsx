--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbaaeac692eb4435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2723cbdc7fe46d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9eee575b8e9497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471f297ddc754b94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0db3a78184f471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9eee575b8e9497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d5f92c3de3d435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471f297ddc754b94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>6,281</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,115</x:t>
-[...409 lines deleted...]
-          <x:t>7,028</x:t>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>