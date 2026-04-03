--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeda10f4262466f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b354ca22544ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3500d85d630d4b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdbdf21579d4b35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R630af6cf68a84880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3500d85d630d4b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re132813b23024d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdbdf21579d4b35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,239</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>5,300</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,158</x:t>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>5,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,163</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>5,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>