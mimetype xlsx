--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b354ca22544ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0add18cf57a74261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racdbdf21579d4b35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f386311a8940b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re132813b23024d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racdbdf21579d4b35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd6e710558946da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f386311a8940b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>5,361</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,330</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,934</x:t>
-[...360 lines deleted...]
-          <x:t>5,163</x:t>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>