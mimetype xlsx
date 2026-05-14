--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0add18cf57a74261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fb0fa484604fa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f386311a8940b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8c9cb4ffda4529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refd6e710558946da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f386311a8940b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e0298bc4f04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8c9cb4ffda4529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,671</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,527</x:t>
-[...6 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,603</x:t>
-[...421 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>5,808</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>