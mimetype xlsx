--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57fb0fa484604fa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748d3c8ec0f8433a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb8c9cb4ffda4529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031f408bbdc4644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e0298bc4f04f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb8c9cb4ffda4529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3cbe88d7dc4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031f408bbdc4644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,450</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>5,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>