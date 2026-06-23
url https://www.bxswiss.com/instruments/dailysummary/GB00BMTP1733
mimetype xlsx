--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R748d3c8ec0f8433a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888e684df9724d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4031f408bbdc4644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046f1498e1604121"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d3cbe88d7dc4f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4031f408bbdc4644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17810553e99c425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046f1498e1604121" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,599</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>5,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,494</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>