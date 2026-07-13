--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888e684df9724d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bb71e28e2b4cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046f1498e1604121"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765b882bffb8419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17810553e99c425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046f1498e1604121" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218599d6a93749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765b882bffb8419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>4,811</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,633</x:t>
-[...26 lines deleted...]
-          <x:t>4,457</x:t>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...9 lines deleted...]
-          <x:t>4,907</x:t>
+          <x:t>4,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>