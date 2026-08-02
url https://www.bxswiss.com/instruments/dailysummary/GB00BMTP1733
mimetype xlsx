--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4bb71e28e2b4cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92da5da2d9b54f04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R765b882bffb8419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824d02199bb48ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R218599d6a93749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R765b882bffb8419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6403ef9cbb44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824d02199bb48ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>4,800</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,731</x:t>
-[...53 lines deleted...]
-          <x:t>4,835</x:t>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...296 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,817</x:t>
-        </x:is>
-[...67 lines deleted...]
-          <x:t>4,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>