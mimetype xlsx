--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92da5da2d9b54f04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2535f6dcd3df401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9824d02199bb48ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d0c19223be144f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6403ef9cbb44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9824d02199bb48ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0150ed667b0c40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d0c19223be144f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Mega Cap Equal Weight ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,791</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,917</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>4,817</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>