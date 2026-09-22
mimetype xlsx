--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6b229a2fc84559" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc14150e42146ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d47802cb6be4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f53fd6e7524e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f2c28c71044d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d47802cb6be4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ac3f0a59a74c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f53fd6e7524e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>