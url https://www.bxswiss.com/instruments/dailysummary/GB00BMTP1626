--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc14150e42146ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a18b4dab4ee4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4f53fd6e7524e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39324260bc164d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90ac3f0a59a74c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4f53fd6e7524e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe22676d5b92478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39324260bc164d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,791</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,791</x:t>
-[...264 lines deleted...]
-          <x:t>5,230</x:t>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,102</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>5,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>