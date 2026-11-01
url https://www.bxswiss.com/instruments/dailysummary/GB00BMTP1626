--- v15 (2026-10-12)
+++ v16 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a18b4dab4ee4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc947f8412727495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39324260bc164d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32f33897c98a4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe22676d5b92478a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39324260bc164d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f655ae2965f458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32f33897c98a4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,017</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,953</x:t>
-[...544 lines deleted...]
-          <x:t>5,426</x:t>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>