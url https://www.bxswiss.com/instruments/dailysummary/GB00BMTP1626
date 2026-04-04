--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd793c24df8944f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82665c4f32c3456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06b4f43349104dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95efd21268a41a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1836901a92454e2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06b4f43349104dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2b2554d8e14fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95efd21268a41a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>4,119</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,027</x:t>
-[...232 lines deleted...]
-          <x:t>4,013</x:t>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,999</x:t>
-[...328 lines deleted...]
-          <x:t>4,491</x:t>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>