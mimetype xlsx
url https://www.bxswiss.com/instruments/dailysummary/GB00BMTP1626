--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82665c4f32c3456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f04c4b72a246ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf95efd21268a41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8531a19bd146e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b2b2554d8e14fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf95efd21268a41a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceaed8e2dd84bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8531a19bd146e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>4,291</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,526</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,244</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>