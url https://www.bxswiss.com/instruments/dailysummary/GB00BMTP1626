--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f04c4b72a246ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a8d5282f9e435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8531a19bd146e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4943b254e6e4ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceaed8e2dd84bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8531a19bd146e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b43361abaed4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4943b254e6e4ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,493</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>