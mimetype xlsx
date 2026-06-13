--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a8d5282f9e435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c74f9cf0c74aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4943b254e6e4ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f995c8032448fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b43361abaed4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4943b254e6e4ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883485fd610e4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f995c8032448fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,748</x:t>
-[...188 lines deleted...]
-          <x:t>4,729</x:t>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,689</x:t>
-[...215 lines deleted...]
-          <x:t>4,851</x:t>
+          <x:t>4,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>