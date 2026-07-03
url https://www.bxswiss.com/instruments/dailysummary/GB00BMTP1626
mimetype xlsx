--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95c74f9cf0c74aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59639c34d2114742" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f995c8032448fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c790edcb85b43a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883485fd610e4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f995c8032448fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308b23820ec94e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c790edcb85b43a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>