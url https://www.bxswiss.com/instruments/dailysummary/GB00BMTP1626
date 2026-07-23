--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59639c34d2114742" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d61eb3ef294fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c790edcb85b43a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903f866d51a74180"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R308b23820ec94e8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c790edcb85b43a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce57d3e32a694870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903f866d51a74180" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,881</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>3,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,890</x:t>
-[...65 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,925</x:t>
-[...16 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>3,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,984</x:t>
-[...4 lines deleted...]
-          <x:t>3,893</x:t>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,957</x:t>
-[...274 lines deleted...]
-          <x:t>3,878</x:t>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>