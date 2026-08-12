--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4d61eb3ef294fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3546a0618846a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R903f866d51a74180"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a231c988b8d421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce57d3e32a694870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R903f866d51a74180" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d02c6a208f54cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a231c988b8d421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>4,006</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,959</x:t>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,023</x:t>
-[...85 lines deleted...]
-          <x:t>3,979</x:t>
+          <x:t>3,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,018</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>4,225</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>