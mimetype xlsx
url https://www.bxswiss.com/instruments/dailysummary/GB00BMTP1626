--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a3546a0618846a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf6b229a2fc84559" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a231c988b8d421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d47802cb6be4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d02c6a208f54cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a231c988b8d421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f2c28c71044d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d47802cb6be4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Market ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,996</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,979</x:t>
-[...544 lines deleted...]
-          <x:t>4,066</x:t>
+          <x:t>4,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>