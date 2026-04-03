--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87da3303f7074834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0a7a2f07944ffb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9224c3f690674934"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7ad3f44be446c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7f36ea1e2b46d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9224c3f690674934" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19dc2b3e9d0e4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7ad3f44be446c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,916</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,874</x:t>
-[...70 lines deleted...]
-          <x:t>1,837</x:t>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,836</x:t>
-[...70 lines deleted...]
-          <x:t>1,958</x:t>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>19.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,912</x:t>
-[...102 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>1,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,966</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,884</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>2,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>