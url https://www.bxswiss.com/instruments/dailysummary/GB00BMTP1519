--- v5 (2026-04-03)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0a7a2f07944ffb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229b9a5ab4654d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a7ad3f44be446c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23d0053f094476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19dc2b3e9d0e4dee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a7ad3f44be446c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe66e11c6024a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23d0053f094476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,860</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>1,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,936</x:t>
-[...11 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...549 lines deleted...]
-          <x:t>1,884</x:t>
+          <x:t>2,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>