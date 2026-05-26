--- v6 (2026-04-30)
+++ v7 (2026-05-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229b9a5ab4654d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f692bd2da14d91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23d0053f094476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2022f09369714310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfe66e11c6024a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23d0053f094476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423b0d8865d043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2022f09369714310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,956</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,981</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,013</x:t>
-[...129 lines deleted...]
-          <x:t>1,959</x:t>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...357 lines deleted...]
-          <x:t>2,008</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>