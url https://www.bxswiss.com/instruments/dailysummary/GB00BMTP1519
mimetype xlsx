--- v7 (2026-05-26)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f692bd2da14d91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8eee694865b4fe0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2022f09369714310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a33f46bc8c942dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R423b0d8865d043b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2022f09369714310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d5fecce424857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a33f46bc8c942dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,983</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>