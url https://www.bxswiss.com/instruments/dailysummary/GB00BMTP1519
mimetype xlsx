--- v8 (2026-07-03)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8eee694865b4fe0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb0659d4af548e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a33f46bc8c942dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36d65defc2b4f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39d5fecce424857" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a33f46bc8c942dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6030bd2779045ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36d65defc2b4f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,669</x:t>
-[...124 lines deleted...]
-          <x:t>1,643</x:t>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,637</x:t>
-[...70 lines deleted...]
-          <x:t>1,767</x:t>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,802</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>1,684</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>