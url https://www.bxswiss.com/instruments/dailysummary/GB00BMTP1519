--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb0659d4af548e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re680330a7fde46bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf36d65defc2b4f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c7e75abce9457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6030bd2779045ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf36d65defc2b4f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389c8e940bd4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c7e75abce9457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,717</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,716</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>1,705</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,757</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,726</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,712</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,691</x:t>
-[...274 lines deleted...]
-          <x:t>1,759</x:t>
+          <x:t>1,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>