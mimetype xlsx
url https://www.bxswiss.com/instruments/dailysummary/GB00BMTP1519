--- v10 (2026-08-13)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re680330a7fde46bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbc74ef4fdb4db1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0c7e75abce9457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78c9fa25cbd4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4389c8e940bd4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0c7e75abce9457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21134417a5bb43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78c9fa25cbd4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,691</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,707</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,700</x:t>
-[...21 lines deleted...]
-          <x:t>1,790</x:t>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,772</x:t>
-[...276 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,756</x:t>
-[...252 lines deleted...]
-          <x:t>1,740</x:t>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>