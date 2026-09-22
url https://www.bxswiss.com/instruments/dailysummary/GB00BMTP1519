--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbc74ef4fdb4db1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24edfa19f7834bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78c9fa25cbd4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bc423025d74397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21134417a5bb43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78c9fa25cbd4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60a0c3d9b2e4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bc423025d74397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>