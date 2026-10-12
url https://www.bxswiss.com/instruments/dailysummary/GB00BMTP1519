--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24edfa19f7834bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7133e8e75244d16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28bc423025d74397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5a0f9627544e1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc60a0c3d9b2e4b03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28bc423025d74397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4b153b2810443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5a0f9627544e1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,265</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,213</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>2,201</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,167</x:t>
-[...124 lines deleted...]
-          <x:t>2,260</x:t>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,239</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>2,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>