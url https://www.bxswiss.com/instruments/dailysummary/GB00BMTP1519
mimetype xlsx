--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7133e8e75244d16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff0f82c8b5434cb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf5a0f9627544e1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b20c79932dc46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b4b153b2810443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf5a0f9627544e1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1935adfde6a34392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b20c79932dc46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Crypto Altcoins ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BMTP1519</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,276</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>15.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,197</x:t>
-[...517 lines deleted...]
-          <x:t>2,373</x:t>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>