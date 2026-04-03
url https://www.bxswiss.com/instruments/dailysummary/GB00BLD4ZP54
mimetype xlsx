--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c65f10a14ec4f27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b9fad1f2c14ccc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7964e426e14478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755eaa6140ce48d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R996ebb4027604f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7964e426e14478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f444cf78b8497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755eaa6140ce48d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...365 lines deleted...]
-          <x:t>7,306</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>7,512</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>7,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>