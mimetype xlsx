--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b9fad1f2c14ccc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0bf3793bd44b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755eaa6140ce48d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c6a24ed884191"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8f444cf78b8497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755eaa6140ce48d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928da4ecf23d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c6a24ed884191" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,868</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,983</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,301</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,218</x:t>
-[...566 lines deleted...]
-          <x:t>7,688</x:t>
+          <x:t>8,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>