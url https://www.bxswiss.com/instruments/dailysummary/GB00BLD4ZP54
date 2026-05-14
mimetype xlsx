--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d0bf3793bd44b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2fe53d8b0f4430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00c6a24ed884191"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6c86c32fb74fe6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928da4ecf23d4537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00c6a24ed884191" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951b302ba27d47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6c86c32fb74fe6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,855</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,050</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,208</x:t>
-[...58 lines deleted...]
-          <x:t>8,009</x:t>
+          <x:t>8,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...431 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,205</x:t>
-[...36 lines deleted...]
-          <x:t>8,111</x:t>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>