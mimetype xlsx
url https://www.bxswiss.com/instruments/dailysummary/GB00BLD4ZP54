--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2fe53d8b0f4430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce213272be5d4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6c86c32fb74fe6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe257ff9e0544578"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951b302ba27d47bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6c86c32fb74fe6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3815918289441ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe257ff9e0544578" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,804</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,765</x:t>
-[...566 lines deleted...]
-          <x:t>8,207</x:t>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>