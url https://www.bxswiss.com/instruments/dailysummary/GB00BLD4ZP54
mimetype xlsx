--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce213272be5d4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb492f22b06ed4179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe257ff9e0544578"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56edce82204f70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3815918289441ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe257ff9e0544578" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abb39e794894058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56edce82204f70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,298</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>