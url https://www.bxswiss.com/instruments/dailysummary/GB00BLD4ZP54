--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb492f22b06ed4179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ab8bed409f4da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b56edce82204f70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf95748a4e4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abb39e794894058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b56edce82204f70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6606168bb7e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf95748a4e4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>6,843</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>6,688</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,651</x:t>
-[...296 lines deleted...]
-          <x:t>6,425</x:t>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>