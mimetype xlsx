--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ab8bed409f4da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc78d4d9a004509" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeaf95748a4e4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6d0f663c904f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6606168bb7e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeaf95748a4e4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd924d46883234b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6d0f663c904f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,665</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>06.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,704</x:t>
-[...333 lines deleted...]
-          <x:t>7,028</x:t>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>