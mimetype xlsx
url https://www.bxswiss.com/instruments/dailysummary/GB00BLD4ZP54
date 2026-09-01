--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbc78d4d9a004509" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72135edfbaae4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f6d0f663c904f06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c3fa9656df4c01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd924d46883234b0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f6d0f663c904f06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f2511a9694734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c3fa9656df4c01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,522</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>6,743</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>6,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>