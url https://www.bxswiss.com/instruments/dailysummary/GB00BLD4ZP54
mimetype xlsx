--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72135edfbaae4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab112f6d6dfe4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c3fa9656df4c01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b983143565a47dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f2511a9694734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c3fa9656df4c01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e71a970740d4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b983143565a47dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>