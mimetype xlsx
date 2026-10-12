--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab112f6d6dfe4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf92fc1f174b4d9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b983143565a47dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref960d393af445c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e71a970740d4b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b983143565a47dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200cbab0641b4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref960d393af445c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,706</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,445</x:t>
-[...259 lines deleted...]
-          <x:t>8,191</x:t>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,101</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>8,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>