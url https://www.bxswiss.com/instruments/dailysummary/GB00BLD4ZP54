--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf92fc1f174b4d9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578e4345865c46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref960d393af445c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d5e244bb3f4a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R200cbab0641b4b5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref960d393af445c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf5214f6bfd4387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d5e244bb3f4a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZP54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,269</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>