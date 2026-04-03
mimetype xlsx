--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa01a89bb9824e6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ec6bcadcee4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855714b7536748e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1382300088f34382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf30c9d1500ec43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855714b7536748e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a044ad3b38b400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1382300088f34382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...527 lines deleted...]
-          <x:t>41,774</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>20.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,434</x:t>
-[...9 lines deleted...]
-          <x:t>41,179</x:t>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>