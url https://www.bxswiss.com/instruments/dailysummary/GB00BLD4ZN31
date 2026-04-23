--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ec6bcadcee4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0025af31314de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1382300088f34382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1eaf85f449439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a044ad3b38b400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1382300088f34382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f2a233fa814b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1eaf85f449439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>38,980</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,231</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,525</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>