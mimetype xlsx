--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0025af31314de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c68225ed3e4dfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1eaf85f449439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4a6d2b3ded4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06f2a233fa814b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1eaf85f449439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b38e583c7c04b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4a6d2b3ded4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>39,529</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>42,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>