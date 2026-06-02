--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09c68225ed3e4dfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfff0339b5614ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4a6d2b3ded4d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6302aea1a9747b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b38e583c7c04b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4a6d2b3ded4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b93b7c0f9f4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6302aea1a9747b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>