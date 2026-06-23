--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfff0339b5614ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edce46b2c9d4ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6302aea1a9747b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf2f8129b1c43d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b93b7c0f9f4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6302aea1a9747b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1131abb151ea4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf2f8129b1c43d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>