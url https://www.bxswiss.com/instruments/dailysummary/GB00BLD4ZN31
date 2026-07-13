--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edce46b2c9d4ee7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd643251c254b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebf2f8129b1c43d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6232508ab6f440c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1131abb151ea4a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebf2f8129b1c43d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa20afc993604551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6232508ab6f440c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>