--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd643251c254b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5edfe7319a6c4858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6232508ab6f440c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09985d555ad24df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa20afc993604551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6232508ab6f440c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9095bb1110462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09985d555ad24df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>