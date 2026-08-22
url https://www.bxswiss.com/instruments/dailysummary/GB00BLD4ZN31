--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5edfe7319a6c4858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c34a6edc3b455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09985d555ad24df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra953b88699614ee7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9095bb1110462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09985d555ad24df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e04d1fdb974be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra953b88699614ee7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>32,771</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>