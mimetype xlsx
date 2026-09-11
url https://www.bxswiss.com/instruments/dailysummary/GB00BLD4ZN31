--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c34a6edc3b455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84895318034640e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra953b88699614ee7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75b3ca03fec4efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e04d1fdb974be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra953b88699614ee7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c864ccec9524d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75b3ca03fec4efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>