--- v13 (2026-09-11)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84895318034640e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8ab30db164419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75b3ca03fec4efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e184a6ca5e43d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c864ccec9524d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75b3ca03fec4efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93380f0340ff40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e184a6ca5e43d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical XRP ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZN31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...463 lines deleted...]
-          <x:t>40,355</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,360</x:t>
-[...166 lines deleted...]
-          <x:t>40,469</x:t>
+          <x:t>39,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>