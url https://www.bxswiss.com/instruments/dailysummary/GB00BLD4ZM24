--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R599d4f73936f4c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff689a6cbd7b46a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde367ac8a84841d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22109a9a3b9b4b90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4dc145d1c184163" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde367ac8a84841d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ff7442e3a2483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22109a9a3b9b4b90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>