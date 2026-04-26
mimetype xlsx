--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff689a6cbd7b46a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d5797f9244d86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22109a9a3b9b4b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47080a8de8b8414f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ff7442e3a2483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22109a9a3b9b4b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24842881b1b64bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47080a8de8b8414f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>