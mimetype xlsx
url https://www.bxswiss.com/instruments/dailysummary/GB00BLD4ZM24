--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc88d5797f9244d86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec208c86b74d27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47080a8de8b8414f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfabb356014489e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24842881b1b64bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47080a8de8b8414f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cebf5d69844499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfabb356014489e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>