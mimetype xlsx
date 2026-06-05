--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reaec208c86b74d27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901c6ed739fe45a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bfabb356014489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d34401acc214c1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cebf5d69844499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bfabb356014489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6486be55919842ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d34401acc214c1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>