--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901c6ed739fe45a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35edc3d094d1462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d34401acc214c1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdcd3574530449b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6486be55919842ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d34401acc214c1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re684f7aa5cb24d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdcd3574530449b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>