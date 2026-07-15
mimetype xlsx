--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35edc3d094d1462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16343ac587be4b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fdcd3574530449b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e46931992f43f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re684f7aa5cb24d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fdcd3574530449b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280cc1dbea91430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e46931992f43f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>