--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16343ac587be4b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96598bf62a894e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e46931992f43f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e710d7b0e9b457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280cc1dbea91430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e46931992f43f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5cc0fe2292425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e710d7b0e9b457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>