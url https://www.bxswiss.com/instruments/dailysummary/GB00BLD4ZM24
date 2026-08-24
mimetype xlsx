--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96598bf62a894e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3691e5fd6096476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e710d7b0e9b457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128ea51b9b254ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb5cc0fe2292425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e710d7b0e9b457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0028884c212c4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128ea51b9b254ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>