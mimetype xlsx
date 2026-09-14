--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3691e5fd6096476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2bafbb89574477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128ea51b9b254ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634d339b0a2f471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0028884c212c4b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128ea51b9b254ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5858e779d91c4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634d339b0a2f471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>