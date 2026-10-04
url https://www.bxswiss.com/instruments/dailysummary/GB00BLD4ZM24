--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e2bafbb89574477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dad94f5d5bd443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R634d339b0a2f471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93957136b167433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5858e779d91c4261" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R634d339b0a2f471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e655ab2931747b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93957136b167433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>60,921</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,206</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>59,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,215</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>