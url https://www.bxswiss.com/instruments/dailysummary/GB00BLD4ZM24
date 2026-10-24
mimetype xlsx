--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dad94f5d5bd443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde08feb212684db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93957136b167433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c14416a635e4d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e655ab2931747b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93957136b167433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93b2bfcd913435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c14416a635e4d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical  Staked Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZM24</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>