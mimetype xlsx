--- v5 (2026-03-24)
+++ v6 (2026-04-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb19810de149c4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa6706b3bc34885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5ec5e53e79f4b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2f907ed7734f18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a353937e9934147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5ec5e53e79f4b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3615222af4414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2f907ed7734f18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>