--- v6 (2026-04-13)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa6706b3bc34885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde05ba641c7c478a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c2f907ed7734f18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5e08e144174ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e3615222af4414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c2f907ed7734f18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec91e3118084673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5e08e144174ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>