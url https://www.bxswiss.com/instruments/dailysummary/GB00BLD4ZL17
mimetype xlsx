--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde05ba641c7c478a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ce90ae37146bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5e08e144174ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6324df2fc4e4769"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ec91e3118084673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5e08e144174ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea375c6592343a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6324df2fc4e4769" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -656,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>