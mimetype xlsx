--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ce90ae37146bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4313c7710ef4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6324df2fc4e4769"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d860224d16a4d1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea375c6592343a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6324df2fc4e4769" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606673ac8ae548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d860224d16a4d1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>