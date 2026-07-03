--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4313c7710ef4c73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e05b80150441d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d860224d16a4d1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb81d27fa58e94b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R606673ac8ae548ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d860224d16a4d1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e1f3a66de4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb81d27fa58e94b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>