--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e05b80150441d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea34d074814444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb81d27fa58e94b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095fa999427b4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R066e1f3a66de4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb81d27fa58e94b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf37d8efc9949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095fa999427b4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>