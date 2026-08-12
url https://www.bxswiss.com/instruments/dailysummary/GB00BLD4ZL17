--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ea34d074814444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e14ddab9064987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095fa999427b4df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e92d1c7d584ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bf37d8efc9949d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095fa999427b4df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63270366e1b4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e92d1c7d584ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>47,525</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,457</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,815</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>