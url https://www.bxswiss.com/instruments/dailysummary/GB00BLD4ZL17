--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e14ddab9064987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9324a3112c1945e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97e92d1c7d584ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebdbf63e95646a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra63270366e1b4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97e92d1c7d584ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ed6fbb0e1149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebdbf63e95646a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>