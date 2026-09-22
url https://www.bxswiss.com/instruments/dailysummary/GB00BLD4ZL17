--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9324a3112c1945e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f73661bb064441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ebdbf63e95646a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587619bd7c3546c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ed6fbb0e1149fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ebdbf63e95646a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17255005c374476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587619bd7c3546c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>