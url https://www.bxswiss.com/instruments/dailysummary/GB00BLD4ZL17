--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f73661bb064441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676da85081664767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587619bd7c3546c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fb7255bd0543a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17255005c374476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587619bd7c3546c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838b9d721e8849bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fb7255bd0543a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>