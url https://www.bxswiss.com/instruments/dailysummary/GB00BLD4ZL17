--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R676da85081664767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc49266a0b3654bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fb7255bd0543a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48839ff294864681"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R838b9d721e8849bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fb7255bd0543a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860c5371709d47fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48839ff294864681" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CoinShares Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BLD4ZL17</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>