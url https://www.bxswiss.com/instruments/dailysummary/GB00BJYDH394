--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16227267b13481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f468cea7b4863" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712609e9e6cd4b0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c9ba967bb3440c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81c227b58864509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712609e9e6cd4b0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re370f15dfe404aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c9ba967bb3440c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,393</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>15,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,265</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>