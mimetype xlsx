--- v16 (2026-09-11)
+++ v17 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2f468cea7b4863" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3634324eeeb4a06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c9ba967bb3440c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2081835490154977"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re370f15dfe404aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c9ba967bb3440c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a42542b4634da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2081835490154977" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>19,863</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,546</x:t>
+          <x:t>19,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>