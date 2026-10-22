--- v17 (2026-10-02)
+++ v18 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3634324eeeb4a06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361dbd0a9e374af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2081835490154977"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac6871496db48ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a42542b4634da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2081835490154977" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64fe3834b0754e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac6871496db48ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>