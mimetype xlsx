--- v7 (2026-03-14)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575fecc8d8404f1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366851e7a43f4cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e3dacda43f4137"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ca502d18924d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74df73411a84a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e3dacda43f4137" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068eef93194b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ca502d18924d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>14,684</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...382 lines deleted...]
-          <x:t>16,018</x:t>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,095</x:t>
-[...139 lines deleted...]
-          <x:t>16,508</x:t>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>