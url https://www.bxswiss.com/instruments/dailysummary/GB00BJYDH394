--- v8 (2026-04-03)
+++ v9 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R366851e7a43f4cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408174a3f35b4599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40ca502d18924d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85195bb8a9044df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R068eef93194b4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40ca502d18924d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac51fe847d345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85195bb8a9044df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>16,018</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,095</x:t>
-[...124 lines deleted...]
-          <x:t>16,324</x:t>
+          <x:t>16,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,274</x:t>
-[...382 lines deleted...]
-          <x:t>16,185</x:t>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>