--- v9 (2026-04-23)
+++ v10 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R408174a3f35b4599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0af4b492114c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85195bb8a9044df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb69cbdcd2d4df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac51fe847d345c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85195bb8a9044df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108ab2dd2c894836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb69cbdcd2d4df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>