--- v10 (2026-05-13)
+++ v11 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba0af4b492114c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14921756609d498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb69cbdcd2d4df1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6d018d20a94ffc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R108ab2dd2c894836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb69cbdcd2d4df1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65573b53a9fe4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6d018d20a94ffc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,146</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,096</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>17,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>