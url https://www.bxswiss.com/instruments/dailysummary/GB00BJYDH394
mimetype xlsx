--- v11 (2026-06-02)
+++ v12 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14921756609d498b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0ded8c1ad24942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde6d018d20a94ffc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5672ee9ead64075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65573b53a9fe4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde6d018d20a94ffc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e4334123840e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5672ee9ead64075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>