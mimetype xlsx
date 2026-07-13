--- v12 (2026-06-22)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd0ded8c1ad24942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b86338d05d4001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5672ee9ead64075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ea448bf5d54b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e4334123840e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5672ee9ead64075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaf5aab571747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ea448bf5d54b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>