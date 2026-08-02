--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93b86338d05d4001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f096273676405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6ea448bf5d54b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra436450be689431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaf5aab571747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6ea448bf5d54b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a787e8d5f224ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra436450be689431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,480</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>14,294</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>