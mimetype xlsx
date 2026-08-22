--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0f096273676405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc16227267b13481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra436450be689431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712609e9e6cd4b0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a787e8d5f224ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra436450be689431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb81c227b58864509" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712609e9e6cd4b0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...257 lines deleted...]
-          <x:t>14,284</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,024</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,546</x:t>
-[...333 lines deleted...]
-          <x:t>14,843</x:t>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>