--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e381425b5a4724" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b689dd03eb44fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1df6be018a624d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c9d228b0fa4f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2608f15390049cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1df6be018a624d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eba06c5854d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c9d228b0fa4f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>12,300</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...236 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,913</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>