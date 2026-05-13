--- v6 (2026-04-03)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b689dd03eb44fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4771030576874330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8c9d228b0fa4f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648e2789fba482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eba06c5854d4f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8c9d228b0fa4f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1012d1e747c04408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648e2789fba482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>14,069</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,931</x:t>
-[...323 lines deleted...]
-          <x:t>12,750</x:t>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>