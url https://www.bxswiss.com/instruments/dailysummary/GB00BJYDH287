--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4771030576874330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf69382411f0456f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8648e2789fba482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ac42abbd5d459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1012d1e747c04408" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8648e2789fba482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fca760a72e14326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ac42abbd5d459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,811</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,795</x:t>
-[...377 lines deleted...]
-          <x:t>14,820</x:t>
+          <x:t>14,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>