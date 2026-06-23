--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf69382411f0456f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f70d06e2c24257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ac42abbd5d459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f9b5137ea54766"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fca760a72e14326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ac42abbd5d459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816779e85ab4409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f9b5137ea54766" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>