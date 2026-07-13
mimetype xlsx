--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f70d06e2c24257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d01d1ddb2d340f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60f9b5137ea54766"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bb29e87774427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R816779e85ab4409b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60f9b5137ea54766" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e8d27c5b4b4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bb29e87774427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>11,998</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,923</x:t>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>12,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>