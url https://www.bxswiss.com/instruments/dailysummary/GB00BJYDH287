--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d01d1ddb2d340f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a4784585524f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63bb29e87774427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654d52dabf3045dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e8d27c5b4b4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63bb29e87774427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875923e71ea84f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654d52dabf3045dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>12,216</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,374</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>12,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>