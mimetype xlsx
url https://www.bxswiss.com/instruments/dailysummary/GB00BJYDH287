--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1a4784585524f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76b4858da384e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R654d52dabf3045dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d048cfa7347df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875923e71ea84f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R654d52dabf3045dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccce3d25e3f04a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d048cfa7347df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>12,305</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,512</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>12,474</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,432</x:t>
-[...80 lines deleted...]
-          <x:t>12,089</x:t>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>