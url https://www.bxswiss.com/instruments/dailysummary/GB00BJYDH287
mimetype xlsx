--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76b4858da384e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb214af3acf4aed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R493d048cfa7347df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c30f3e8d29649a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccce3d25e3f04a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R493d048cfa7347df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfab3bc5dca4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c30f3e8d29649a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>12,474</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,432</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>12,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,384</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>