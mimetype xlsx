--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reeb214af3acf4aed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e4737776e144cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c30f3e8d29649a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfd3f25431a4925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfab3bc5dca4910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c30f3e8d29649a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e7a3b1c714645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfd3f25431a4925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>15,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,946</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,576</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>