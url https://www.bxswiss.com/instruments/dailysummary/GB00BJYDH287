--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39e4737776e144cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R156716e3d2af4f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfd3f25431a4925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f51bb9fd3a4595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3e7a3b1c714645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfd3f25431a4925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65c5bff55f6d4432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f51bb9fd3a4595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GB00BJYDH287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>