--- v4 (2026-03-27)
+++ v5 (2026-04-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b247793c6a44525" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034075c823a41a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e06dff7e77a459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccead86b2f24456"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f97934607b8450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e06dff7e77a459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7810464c354243da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccead86b2f24456" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,570</x:t>
-[...21 lines deleted...]
-          <x:t>6,451</x:t>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,295</x:t>
-[...382 lines deleted...]
-          <x:t>6,174</x:t>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>