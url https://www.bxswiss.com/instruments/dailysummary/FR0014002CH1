--- v5 (2026-04-16)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034075c823a41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e4d1b697ec437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcccead86b2f24456"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf487ee46f52b468c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7810464c354243da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcccead86b2f24456" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd781fe8480f74da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf487ee46f52b468c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,292</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>19.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,206</x:t>
-[...468 lines deleted...]
-          <x:t>6,363</x:t>
+          <x:t>6,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>