--- v6 (2026-05-06)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e4d1b697ec437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca1fd78356e488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf487ee46f52b468c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce9b0ec57e54164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd781fe8480f74da0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf487ee46f52b468c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcba0b5ce53943c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce9b0ec57e54164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...512 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,210</x:t>
-        </x:is>
-[...13 lines deleted...]
-          <x:t>6,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>