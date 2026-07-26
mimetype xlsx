--- v7 (2026-06-15)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca1fd78356e488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bc668d19354204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce9b0ec57e54164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb114247b37439f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcba0b5ce53943c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce9b0ec57e54164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135678e54f6e4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb114247b37439f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>6,210</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>