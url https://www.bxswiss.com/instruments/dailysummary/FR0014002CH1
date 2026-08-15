--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73bc668d19354204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793399ce10434d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcb114247b37439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0155321b7a443f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R135678e54f6e4528" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcb114247b37439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbb8d368797492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0155321b7a443f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>6,440</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>6,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,451</x:t>
-[...254 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,597</x:t>
-[...144 lines deleted...]
-          <x:t>6,563</x:t>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>