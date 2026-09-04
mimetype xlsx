--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R793399ce10434d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba54cd9ab0c4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0155321b7a443f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b4378eb7764691"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dbb8d368797492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0155321b7a443f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d63581ea55f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b4378eb7764691" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,456</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,446</x:t>
-[...75 lines deleted...]
-          <x:t>6,597</x:t>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>6,512</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,464</x:t>
-[...269 lines deleted...]
-          <x:t>6,677</x:t>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>