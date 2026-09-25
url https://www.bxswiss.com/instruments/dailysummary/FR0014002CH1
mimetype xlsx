--- v10 (2026-09-04)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba54cd9ab0c4aad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2e549b31f4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67b4378eb7764691"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f16cbcf10e4e9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d63581ea55f4c10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67b4378eb7764691" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96223559010f48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f16cbcf10e4e9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,608</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,579</x:t>
-[...615 lines deleted...]
-          <x:t>6,408</x:t>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>