--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e2e549b31f4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0339223a9423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9f16cbcf10e4e9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fb8bb043224071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96223559010f48b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9f16cbcf10e4e9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e739dde7ca74428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fb8bb043224071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,603</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>6,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,571</x:t>
-[...43 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,531</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>6,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,481</x:t>
-[...360 lines deleted...]
-          <x:t>6,441</x:t>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>