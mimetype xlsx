--- v12 (2026-10-15)
+++ v13 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5d0339223a9423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696cde1f7d224c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fb8bb043224071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb14a0783324f4b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e739dde7ca74428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fb8bb043224071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c220558423b4d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb14a0783324f4b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0014002CH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>6,376</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,431</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>6,478</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,467</x:t>
-[...227 lines deleted...]
-          <x:t>6,452</x:t>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,431</x:t>
-[...92 lines deleted...]
-          <x:t>09.10.2026</x:t>
+          <x:t>6,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,520</x:t>
-[...16 lines deleted...]
-          <x:t>12.10.2026</x:t>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,584</x:t>
-[...21 lines deleted...]
-          <x:t>6,582</x:t>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,535</x:t>
-[...31 lines deleted...]
-          <x:t>6,593</x:t>
+          <x:t>6,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>