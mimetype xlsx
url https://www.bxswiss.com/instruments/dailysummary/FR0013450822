--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13027f3f60b54986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8326f842c4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbfdf9fdd5442ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9193450a8a43ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cad380c13ad4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbfdf9fdd5442ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519568fa17424db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9193450a8a43ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>94,145</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,140</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,075</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>94,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,050</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>94,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,110</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>93,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,035</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>