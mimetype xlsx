--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d8326f842c4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75d277b59ffc4069" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e9193450a8a43ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra48561cf9ebc4f06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519568fa17424db4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e9193450a8a43ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c138505772f4d3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra48561cf9ebc4f06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,035</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,720</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>93,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>93,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>