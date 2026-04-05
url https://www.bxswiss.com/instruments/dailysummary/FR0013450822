--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R861510b46105448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec6daaee1f146cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R013a0d0757aa46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4c4f7abd4c44df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reab08a1666a14d31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R013a0d0757aa46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeac06e1e0f643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4c4f7abd4c44df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>