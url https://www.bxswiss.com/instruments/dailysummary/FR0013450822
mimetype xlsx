--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec6daaee1f146cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66895657cec549bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc4c4f7abd4c44df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf95e398c55d4abe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeac06e1e0f643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc4c4f7abd4c44df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f58d8403a2946ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf95e398c55d4abe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>94,125</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>93,875</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>93,775</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>93,435</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>