--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66895657cec549bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47772a7aef6490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf95e398c55d4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b561e4121848a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f58d8403a2946ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf95e398c55d4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c29d29979b54a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b561e4121848a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,890</x:t>
-[...21 lines deleted...]
-          <x:t>93,740</x:t>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>93,840</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...252 lines deleted...]
-          <x:t>93,945</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,915</x:t>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>