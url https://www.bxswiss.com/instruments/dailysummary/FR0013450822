--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb47772a7aef6490d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7b9842d85a4c13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03b561e4121848a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3229a59ebe1b446b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c29d29979b54a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03b561e4121848a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f1f90369d64049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3229a59ebe1b446b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,940</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,865</x:t>
-[...16 lines deleted...]
-          <x:t>94,000</x:t>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,930</x:t>
-[...48 lines deleted...]
-          <x:t>94,180</x:t>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,155</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>94,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,150</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,040</x:t>
-        </x:is>
-[...440 lines deleted...]
-          <x:t>93,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>