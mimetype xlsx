--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7b9842d85a4c13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e652e18d01944f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3229a59ebe1b446b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd58c5df5c24df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2f1f90369d64049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3229a59ebe1b446b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad2156c31d24fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd58c5df5c24df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>93,810</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,800</x:t>
-[...372 lines deleted...]
-          <x:t>94,240</x:t>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>94,120</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,095</x:t>
-[...166 lines deleted...]
-          <x:t>94,040</x:t>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>