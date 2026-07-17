--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e652e18d01944f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c615fbfc4c401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dd58c5df5c24df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09cb7abc93b4afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ad2156c31d24fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dd58c5df5c24df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458c2fa7d1a64df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09cb7abc93b4afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,190</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...600 lines deleted...]
-          <x:t>94,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>