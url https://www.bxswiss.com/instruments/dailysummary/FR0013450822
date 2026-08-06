--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56c615fbfc4c401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802d0c6a96974de2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09cb7abc93b4afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91221f22bf914bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458c2fa7d1a64df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09cb7abc93b4afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b657d4046549fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91221f22bf914bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,435</x:t>
-[...4 lines deleted...]
-          <x:t>94,380</x:t>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,385</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,440</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>94,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>