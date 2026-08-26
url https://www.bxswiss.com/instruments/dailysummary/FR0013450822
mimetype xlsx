--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R802d0c6a96974de2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacf0136107b4d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91221f22bf914bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35b9e119682451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b657d4046549fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91221f22bf914bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d809de58bc245e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35b9e119682451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,455</x:t>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,250</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>94,350</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,320</x:t>
-[...53 lines deleted...]
-          <x:t>94,440</x:t>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>