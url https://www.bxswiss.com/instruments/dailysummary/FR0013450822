--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbacf0136107b4d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13027f3f60b54986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc35b9e119682451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbbfdf9fdd5442ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d809de58bc245e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc35b9e119682451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cad380c13ad4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbbfdf9fdd5442ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Credit Mutue 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013450822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,190</x:t>
-[...571 lines deleted...]
-          <x:t>94,375</x:t>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>