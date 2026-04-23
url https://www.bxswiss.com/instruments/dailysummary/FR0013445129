--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3097746fc47449b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f7909a8dca4766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdce2351e6f6d4c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8887df89f42d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf34940065ea642ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdce2351e6f6d4c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1821e7e50464264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8887df89f42d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...517 lines deleted...]
-          <x:t>95,775</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,755</x:t>
-[...70 lines deleted...]
-          <x:t>95,880</x:t>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,945</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>95,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>