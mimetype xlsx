--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f7909a8dca4766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f42a1612a450f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d8887df89f42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796afc0dc03f4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1821e7e50464264" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d8887df89f42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d42a8c00a64d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796afc0dc03f4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,905</x:t>
-[...4 lines deleted...]
-          <x:t>95,800</x:t>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>95,805</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,785</x:t>
-[...58 lines deleted...]
-          <x:t>95,855</x:t>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>96,060</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,045</x:t>
-[...43 lines deleted...]
-          <x:t>96,000</x:t>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>