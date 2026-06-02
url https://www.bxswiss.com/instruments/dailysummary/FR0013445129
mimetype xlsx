--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113f42a1612a450f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2e771180bb4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R796afc0dc03f4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f3a26ced004855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d42a8c00a64d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R796afc0dc03f4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c655906976c48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f3a26ced004855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,785</x:t>
-[...48 lines deleted...]
-          <x:t>95,915</x:t>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,855</x:t>
-[...11 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,975</x:t>
-[...409 lines deleted...]
-          <x:t>95,980</x:t>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>95,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>