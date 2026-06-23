--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2e771180bb4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed08fa52e114a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f3a26ced004855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re438f13e1a1d4b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c655906976c48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f3a26ced004855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa045e2ca6b4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re438f13e1a1d4b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,160</x:t>
@@ -683,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>