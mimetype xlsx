--- v8 (2026-06-23)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed08fa52e114a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3b7a5df517469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re438f13e1a1d4b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc2acfdd53f4109"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa045e2ca6b4564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re438f13e1a1d4b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf9c65f181042f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc2acfdd53f4109" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...411 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,305</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>96,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>