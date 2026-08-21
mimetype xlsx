--- v9 (2026-08-01)
+++ v10 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c3b7a5df517469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30cd980938a4230" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc2acfdd53f4109"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa25896538c4870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cf9c65f181042f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc2acfdd53f4109" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aba2565f5cf4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa25896538c4870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,510</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,495</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>96,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,580</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>96,580</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>96,495</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>