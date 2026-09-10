--- v10 (2026-08-21)
+++ v11 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf30cd980938a4230" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a9633a8b99440e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa25896538c4870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf70e1732488c40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aba2565f5cf4e8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa25896538c4870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8a0be93bca4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf70e1732488c40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Compagnie de Financement Foncier HYPF 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013445129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,530</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,530</x:t>
-[...16 lines deleted...]
-          <x:t>96,540</x:t>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,605</x:t>
-[...4 lines deleted...]
-          <x:t>96,585</x:t>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,595</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>96,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,610</x:t>
-[...168 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
-        </x:is>
-[...89 lines deleted...]
-          <x:t>96,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>