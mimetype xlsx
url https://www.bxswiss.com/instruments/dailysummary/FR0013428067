--- v13 (2026-09-06)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139852b82fc048ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a1cc4f6861417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff32a84b5e3c495a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4f16c600b14a40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dcb9925d3704a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff32a84b5e3c495a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1323e7b9d84572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4f16c600b14a40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Air Liquide Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013428067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>90,185</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>