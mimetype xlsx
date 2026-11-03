--- v14 (2026-10-13)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a1cc4f6861417d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8feae9f2f0504705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4f16c600b14a40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R732d9e4c6320411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc1323e7b9d84572" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4f16c600b14a40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6791c9c2b8204859" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R732d9e4c6320411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Air Liquide Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0013428067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,360</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,000</x:t>
-[...134 lines deleted...]
-          <x:t>89,275</x:t>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,325</x:t>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,280</x:t>
-[...178 lines deleted...]
-          <x:t>89,160</x:t>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,065</x:t>
-[...16 lines deleted...]
-          <x:t>89,590</x:t>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,060</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>89,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,530</x:t>
-[...36 lines deleted...]
-          <x:t>89,435</x:t>
+          <x:t>89,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>