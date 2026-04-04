--- v5 (2026-03-15)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab911317bb854e01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6c4a23bff843a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdfcf6c07e34eb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edc4ca140474133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62bd2f10592548d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdfcf6c07e34eb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d809ca61a74aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edc4ca140474133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...139 lines deleted...]
-          <x:t>151,768</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,375</x:t>
-[...317 lines deleted...]
-        <x:is>
           <x:t>152,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,593</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>