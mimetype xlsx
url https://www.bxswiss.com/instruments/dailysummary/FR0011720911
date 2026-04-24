--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6c4a23bff843a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64654da147c474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edc4ca140474133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ffcc3015f84c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d809ca61a74aab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edc4ca140474133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59b42dfcfc44f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ffcc3015f84c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>