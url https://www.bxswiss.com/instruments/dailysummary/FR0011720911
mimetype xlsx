--- v7 (2026-04-24)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra64654da147c474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa88be3d2c344cf2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ffcc3015f84c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb4853f83c6415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59b42dfcfc44f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ffcc3015f84c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee3e737815491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb4853f83c6415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,914</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>