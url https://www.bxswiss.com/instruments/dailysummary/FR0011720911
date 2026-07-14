--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa88be3d2c344cf2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2999ba65302e4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddb4853f83c6415f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc61532454943b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dee3e737815491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddb4853f83c6415f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733ef4d004b647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc61532454943b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>