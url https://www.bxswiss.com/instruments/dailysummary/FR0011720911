--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2999ba65302e4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2196771682114e7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc61532454943b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4223b973bcee4b06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R733ef4d004b647c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc61532454943b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a2195f0fe54696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4223b973bcee4b06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>