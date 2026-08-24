--- v10 (2026-08-03)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2196771682114e7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46375a1c499f4a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4223b973bcee4b06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e662691c81c430e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a2195f0fe54696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4223b973bcee4b06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c8872b2c4e458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e662691c81c430e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,798</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>