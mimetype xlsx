--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46375a1c499f4a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91411aa439e04607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e662691c81c430e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb5d4aaa5ff4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56c8872b2c4e458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e662691c81c430e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ea664cea254fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb5d4aaa5ff4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>