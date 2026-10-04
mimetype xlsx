--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91411aa439e04607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396e6a8c6034e7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb5d4aaa5ff4cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc683b06258482d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8ea664cea254fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb5d4aaa5ff4cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc07100ebae444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc683b06258482d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>158,516</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>158,154</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>