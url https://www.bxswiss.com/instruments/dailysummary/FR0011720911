--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396e6a8c6034e7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R286746009f6c4b27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc683b06258482d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R417ff095d700466b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fc07100ebae444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc683b06258482d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ef733aa13047e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R417ff095d700466b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI China A UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011720911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,547</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>