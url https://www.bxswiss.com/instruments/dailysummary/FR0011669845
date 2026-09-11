--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dbdfc8284f419d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8892f930688a422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb346dabc17ed4f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1722cb58030645ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545e49a7b39f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb346dabc17ed4f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dcad3f9c834f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1722cb58030645ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>344,106</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>340,146</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>