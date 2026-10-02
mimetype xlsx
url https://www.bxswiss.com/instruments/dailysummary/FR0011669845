--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8892f930688a422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ee9cc68f8f4f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1722cb58030645ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931523cc6be04250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dcad3f9c834f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1722cb58030645ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43e942cf7084120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931523cc6be04250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>340,456</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>340,146</x:t>
-[...231 lines deleted...]
-        <x:is>
           <x:t>342,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,254</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>