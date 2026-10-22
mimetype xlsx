--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0ee9cc68f8f4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc034ae1cecef4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R931523cc6be04250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab27a9852ead4757"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43e942cf7084120" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R931523cc6be04250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc34af5a21334568" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab27a9852ead4757" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>341,178</x:t>
-[...630 lines deleted...]
-          <x:t>336,083</x:t>
+          <x:t>343,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>