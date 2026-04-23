--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00f3f1eb52043a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d92cb0f689048fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a03b997eda4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9c7120f3e480d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d9c7c751c744fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a03b997eda4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73768c0017144197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9c7120f3e480d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>295,038</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>