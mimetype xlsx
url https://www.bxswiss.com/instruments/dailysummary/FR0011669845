--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d92cb0f689048fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re299357f73c34f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e9c7120f3e480d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664de00813b14b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73768c0017144197" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e9c7120f3e480d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra846cc945a1747ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664de00813b14b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>