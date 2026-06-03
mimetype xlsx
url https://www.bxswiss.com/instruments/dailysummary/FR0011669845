--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re299357f73c34f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c3760090a14b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R664de00813b14b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e68759c849e4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra846cc945a1747ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R664de00813b14b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da2059a03d047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e68759c849e4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>