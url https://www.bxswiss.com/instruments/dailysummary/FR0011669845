--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75c3760090a14b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2daba9b629e405d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e68759c849e4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2252168624942e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da2059a03d047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e68759c849e4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4235f2b20829437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2252168624942e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>