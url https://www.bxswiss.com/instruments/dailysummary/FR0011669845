--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2daba9b629e405d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0755fd50644f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2252168624942e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ef8d2bfe2e4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4235f2b20829437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2252168624942e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3567bd4123de4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ef8d2bfe2e4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>