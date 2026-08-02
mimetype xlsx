--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0755fd50644f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36efad64e6cf4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77ef8d2bfe2e4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3983d99f86af427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3567bd4123de4201" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77ef8d2bfe2e4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df6b3dbd5894cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3983d99f86af427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>