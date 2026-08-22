--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36efad64e6cf4052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45dbdfc8284f419d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3983d99f86af427e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb346dabc17ed4f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0df6b3dbd5894cea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3983d99f86af427e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R545e49a7b39f4790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb346dabc17ed4f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011669845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>331,484</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>332,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,340</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>