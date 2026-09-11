--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdaf0d208d8c4f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe57f4672904361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b142ed1f91c4467"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33018bbcaf0a4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baa87f9e5c44e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b142ed1f91c4467" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58546ab46ff6452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33018bbcaf0a4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>