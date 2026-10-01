--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fe57f4672904361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5424b16e89643ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33018bbcaf0a4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2dc6ec8dcb4ba9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58546ab46ff6452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33018bbcaf0a4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc151a31f706c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2dc6ec8dcb4ba9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,222 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>270,298</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>269,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,534</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>