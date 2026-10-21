--- v13 (2026-10-01)
+++ v14 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5424b16e89643ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060ada153b064827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc2dc6ec8dcb4ba9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7668a9f469b4dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc151a31f706c4f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc2dc6ec8dcb4ba9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36c808167b14645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7668a9f469b4dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>