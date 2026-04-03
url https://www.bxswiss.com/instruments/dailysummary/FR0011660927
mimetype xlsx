--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe3260107784980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016d87d994814d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9acd0b4938d34870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff8c4babe644194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1cb45a94f9451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9acd0b4938d34870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122794e8c6c04ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff8c4babe644194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>244,467</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>