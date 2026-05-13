--- v5 (2026-04-03)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016d87d994814d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef0192d2ec4409" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff8c4babe644194"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78847c5704c24d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R122794e8c6c04ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff8c4babe644194" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R798f9e5cb5a546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78847c5704c24d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>233,596</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>