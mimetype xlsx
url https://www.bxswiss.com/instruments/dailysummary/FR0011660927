--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ef0192d2ec4409" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6664a4f6d5f74036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78847c5704c24d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a718fe3c664ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R798f9e5cb5a546da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78847c5704c24d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb072c32e4bef485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a718fe3c664ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>