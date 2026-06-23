--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6664a4f6d5f74036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400765d8c83b473f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1a718fe3c664ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3838c1fa97204b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb072c32e4bef485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1a718fe3c664ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bd1d5d031d48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3838c1fa97204b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>