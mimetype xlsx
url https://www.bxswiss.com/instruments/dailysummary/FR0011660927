--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400765d8c83b473f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ce364807ff4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3838c1fa97204b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283016f2f2494bdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7bd1d5d031d48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3838c1fa97204b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bc799d33cf47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283016f2f2494bdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>259,797</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,626</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>262,908</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>262,534</x:t>
-[...431 lines deleted...]
-          <x:t>261,658</x:t>
+          <x:t>260,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>