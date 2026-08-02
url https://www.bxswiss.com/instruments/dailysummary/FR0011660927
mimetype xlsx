--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83ce364807ff4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f34022f21f347c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283016f2f2494bdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459d015e256848f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bc799d33cf47f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283016f2f2494bdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a98e709b3b74898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459d015e256848f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>