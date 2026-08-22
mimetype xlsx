--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f34022f21f347c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdaf0d208d8c4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459d015e256848f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b142ed1f91c4467"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a98e709b3b74898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459d015e256848f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0baa87f9e5c44e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b142ed1f91c4467" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World Swap II UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0011660927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>