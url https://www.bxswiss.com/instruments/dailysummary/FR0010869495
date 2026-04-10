--- v3 (2026-03-17)
+++ v4 (2026-04-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R452fb5c913ed444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5902dc3b6c4d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda74e65065744a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1d6d71122e48aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51fd23fac9fc4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda74e65065744a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1344ece530e046fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1d6d71122e48aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,524</x:t>
-[...43 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...16 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,530</x:t>
-[...171 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>0,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>