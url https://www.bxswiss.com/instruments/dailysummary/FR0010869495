--- v4 (2026-04-10)
+++ v5 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5902dc3b6c4d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8e893c3b5a4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1d6d71122e48aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dd518351854cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1344ece530e046fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1d6d71122e48aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77582665e3394442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dd518351854cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,506</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
-[...21 lines deleted...]
-          <x:t>0,520</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>