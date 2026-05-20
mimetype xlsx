--- v5 (2026-04-30)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8e893c3b5a4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ecf158c87f454d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38dd518351854cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f65fd724d24f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77582665e3394442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38dd518351854cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95289fd9185e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f65fd724d24f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,498</x:t>
-[...16 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...21 lines deleted...]
-          <x:t>0,516</x:t>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,513</x:t>
-[...43 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...6 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,492</x:t>
-[...198 lines deleted...]
-          <x:t>0,509</x:t>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>