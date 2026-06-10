--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ecf158c87f454d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93fa6ed7aa648ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88f65fd724d24f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415583dd12d848f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95289fd9185e4533" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88f65fd724d24f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06565f2d091046be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415583dd12d848f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,482</x:t>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,484</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,492</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,490</x:t>
-[...16 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,494</x:t>
-[...313 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>0,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>