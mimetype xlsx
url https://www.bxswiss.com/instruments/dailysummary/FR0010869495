--- v7 (2026-06-10)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc93fa6ed7aa648ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf783baff02ee4d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R415583dd12d848f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf6ac2447514b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06565f2d091046be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R415583dd12d848f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158d09a4c94840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf6ac2447514b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,508</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,489</x:t>
-[...16 lines deleted...]
-          <x:t>0,486</x:t>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...16 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,464</x:t>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>0,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>