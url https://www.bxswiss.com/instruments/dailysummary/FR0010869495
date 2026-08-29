--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf783baff02ee4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d648ba3852c4eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cf6ac2447514b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d2569a7ba74d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R158d09a4c94840b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cf6ac2447514b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4feaf4d6370438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d2569a7ba74d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi ShortDAX Daily (-2x) Inverse UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010869495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,468</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,465</x:t>
-[...232 lines deleted...]
-          <x:t>0,464</x:t>
+          <x:t>0,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,442</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,441</x:t>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,438</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,434</x:t>
-[...269 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>