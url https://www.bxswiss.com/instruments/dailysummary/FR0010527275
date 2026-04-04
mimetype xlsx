--- v3 (2026-03-15)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce3b4e70784da4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f2e9c8d28f4477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24bdc1e310074a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf546c40d2c8549d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5631e76cf40d4822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24bdc1e310074a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b21bb9edec488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf546c40d2c8549d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>