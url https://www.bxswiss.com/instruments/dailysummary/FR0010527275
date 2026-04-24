--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f2e9c8d28f4477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071ad6612b4e4606" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf546c40d2c8549d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e51df22d8004e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b21bb9edec488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf546c40d2c8549d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b1f186a26f48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e51df22d8004e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>62,838</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,710</x:t>
-[...409 lines deleted...]
-          <x:t>63,741</x:t>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>