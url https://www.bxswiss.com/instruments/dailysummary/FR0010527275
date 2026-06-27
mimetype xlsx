--- v5 (2026-04-24)
+++ v6 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071ad6612b4e4606" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22250da098440df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e51df22d8004e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc048282b684316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1b1f186a26f48ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e51df22d8004e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f18769d63f34e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc048282b684316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>63,644</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,616</x:t>
+          <x:t>63,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>64,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>