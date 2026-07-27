--- v6 (2026-06-27)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd22250da098440df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd729c4fb1b774d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcc048282b684316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff9da6d52794e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f18769d63f34e75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcc048282b684316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2740997485147e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff9da6d52794e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,454</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>