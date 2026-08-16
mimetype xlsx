--- v7 (2026-07-27)
+++ v8 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd729c4fb1b774d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0cabe481b445f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ff9da6d52794e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c42e911c9c4017"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2740997485147e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ff9da6d52794e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1766f9051a84ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c42e911c9c4017" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>