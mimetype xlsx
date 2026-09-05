--- v8 (2026-08-16)
+++ v9 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae0cabe481b445f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d9827507184d97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c42e911c9c4017"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435ec935a6d745fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1766f9051a84ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c42e911c9c4017" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c99ae391a3949cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435ec935a6d745fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>65,457</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,064</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>65,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>67,183</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>