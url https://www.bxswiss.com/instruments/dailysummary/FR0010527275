--- v9 (2026-09-05)
+++ v10 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52d9827507184d97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eaba2ab3294e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R435ec935a6d745fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf611fb69277946d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c99ae391a3949cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R435ec935a6d745fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054bb01a68ca4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf611fb69277946d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>