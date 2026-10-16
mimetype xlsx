--- v10 (2026-09-26)
+++ v11 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eaba2ab3294e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231a289d954c455d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf611fb69277946d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ee250a1924b6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R054bb01a68ca4524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf611fb69277946d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112210ebd4f54aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ee250a1924b6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>64,344</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>09.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,804</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>64,832</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>