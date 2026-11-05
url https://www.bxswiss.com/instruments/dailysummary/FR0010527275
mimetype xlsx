--- v11 (2026-10-16)
+++ v12 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R231a289d954c455d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe548ffb850646ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R557ee250a1924b6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refb9f8dc194f4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R112210ebd4f54aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R557ee250a1924b6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R802fdb7aeb0c4052" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refb9f8dc194f4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Water ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010527275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>64,222</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>66,430</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,349</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>65,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,037</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>