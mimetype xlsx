--- v10 (2026-09-10)
+++ v11 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c985ae597154420" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f75544119f54c96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae698c99fe04dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2789ae762f14464"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041a47ec7cf9467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae698c99fe04dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06107ad35004609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2789ae762f14464" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>