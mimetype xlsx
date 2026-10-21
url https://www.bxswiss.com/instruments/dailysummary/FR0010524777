--- v11 (2026-10-01)
+++ v12 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f75544119f54c96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e84590b5e64b3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2789ae762f14464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fb0c39990004346"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb06107ad35004609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2789ae762f14464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd3ff38968e48b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fb0c39990004346" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>