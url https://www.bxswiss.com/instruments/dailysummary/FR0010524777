--- v3 (2026-02-12)
+++ v4 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0688988b40bb49e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0659252b9a64ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R374812d925ec4229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f844034c3f4e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3aadad6b384613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R374812d925ec4229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029810668ab64b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f844034c3f4e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>35,135</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>