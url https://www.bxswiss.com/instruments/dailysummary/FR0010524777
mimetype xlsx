--- v4 (2026-05-11)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0659252b9a64ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8c55d14db841db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f844034c3f4e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2886e978a9c8485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029810668ab64b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f844034c3f4e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6767497b544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2886e978a9c8485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>39,789</x:t>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,648</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,482</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>