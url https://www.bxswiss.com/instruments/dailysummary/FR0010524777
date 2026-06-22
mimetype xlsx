--- v5 (2026-05-31)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce8c55d14db841db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1c4495e7b545f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2886e978a9c8485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d69ddc0685e4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6767497b544ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2886e978a9c8485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0836af11a8bf4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d69ddc0685e4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,206</x:t>
-[...215 lines deleted...]
-          <x:t>42,865</x:t>
+          <x:t>41,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,598</x:t>
+          <x:t>42,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>