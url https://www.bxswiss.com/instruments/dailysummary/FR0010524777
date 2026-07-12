--- v6 (2026-06-22)
+++ v7 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1c4495e7b545f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae25e1a5e0f46f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d69ddc0685e4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6f1fb22c9428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0836af11a8bf4e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d69ddc0685e4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4113592e47564755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6f1fb22c9428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>42,865</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,598</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>42,451</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,982</x:t>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>