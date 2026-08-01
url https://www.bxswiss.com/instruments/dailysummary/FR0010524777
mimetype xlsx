--- v7 (2026-07-12)
+++ v8 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ae25e1a5e0f46f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c4471274464552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15f6f1fb22c9428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48f8aeafa5f48a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4113592e47564755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15f6f1fb22c9428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1759aa11fe40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48f8aeafa5f48a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>