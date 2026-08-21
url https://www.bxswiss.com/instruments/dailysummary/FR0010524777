--- v8 (2026-08-01)
+++ v9 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c4471274464552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e11be4af4714889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re48f8aeafa5f48a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342b9982f8414347"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1759aa11fe40ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re48f8aeafa5f48a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416d062f2f0e4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342b9982f8414347" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>39,240</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,391</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>38,603</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>