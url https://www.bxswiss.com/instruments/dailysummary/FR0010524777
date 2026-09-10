--- v9 (2026-08-21)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e11be4af4714889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c985ae597154420" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R342b9982f8414347"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae698c99fe04dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R416d062f2f0e4823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R342b9982f8414347" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R041a47ec7cf9467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae698c99fe04dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI New Energy ESG Screened UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010524777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,099</x:t>
-[...264 lines deleted...]
-          <x:t>39,522</x:t>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,935</x:t>
-[...4 lines deleted...]
-          <x:t>39,222</x:t>
+          <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>