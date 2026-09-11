--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11398f760d4e4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf03642cd3b4c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb59f60c63b4a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6b063ed83640b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56bf49d2af84628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb59f60c63b4a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e78df1ea148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6b063ed83640b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...517 lines deleted...]
-          <x:t>114,266</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,237</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>114,297</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>114,276</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>