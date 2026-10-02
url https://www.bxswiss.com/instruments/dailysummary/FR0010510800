--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf03642cd3b4c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e5ddb3b3f14705" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac6b063ed83640b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53d412ce0164264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R500e78df1ea148fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac6b063ed83640b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b630890364c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53d412ce0164264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>