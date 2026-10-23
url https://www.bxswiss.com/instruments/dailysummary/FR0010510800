--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e5ddb3b3f14705" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R711d35039c1c4c16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53d412ce0164264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2d1164b1a084f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b630890364c4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53d412ce0164264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd985dc896c3a4e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2d1164b1a084f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>114,599</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,580</x:t>
-[...43 lines deleted...]
-          <x:t>114,613</x:t>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,606</x:t>
-[...70 lines deleted...]
-          <x:t>114,664</x:t>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,640</x:t>
-[...26 lines deleted...]
-          <x:t>114,641</x:t>
+          <x:t>114,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,684</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>114,722</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,708</x:t>
-[...11 lines deleted...]
-          <x:t>114,721</x:t>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,684</x:t>
-[...11 lines deleted...]
-          <x:t>01.10.2026</x:t>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>114,744</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>