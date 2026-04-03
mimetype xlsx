--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refa7792bb2454d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c76f4a269347ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb68868b4a4834ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df87f41275d4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd47c2bf42dbf4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb68868b4a4834ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256b303529c4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df87f41275d4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,276</x:t>
-[...193 lines deleted...]
-          <x:t>113,285</x:t>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,332</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,326</x:t>
-[...75 lines deleted...]
-          <x:t>113,355</x:t>
+          <x:t>113,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,273</x:t>
-[...43 lines deleted...]
-          <x:t>113,342</x:t>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,339</x:t>
-[...11 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>113,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,418</x:t>
-[...9 lines deleted...]
-          <x:t>113,418</x:t>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>