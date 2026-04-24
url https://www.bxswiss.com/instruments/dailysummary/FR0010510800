--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c76f4a269347ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d421a5d1cd439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0df87f41275d4519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dce3c994b0407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5256b303529c4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0df87f41275d4519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1434a63f214144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dce3c994b0407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>113,396</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,434</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>113,476</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,476</x:t>
-[...33 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,493</x:t>
-[...144 lines deleted...]
-          <x:t>113,544</x:t>
+          <x:t>113,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>