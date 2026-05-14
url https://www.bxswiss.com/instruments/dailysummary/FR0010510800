--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d421a5d1cd439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c14f3229304903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28dce3c994b0407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d390ace31624eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1434a63f214144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28dce3c994b0407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe36e1baf074280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d390ace31624eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>113,482</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,584</x:t>
+          <x:t>113,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>113,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>113,581</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>113,558</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,629</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>113,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,573</x:t>
-[...11 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>113,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,651</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>113,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>