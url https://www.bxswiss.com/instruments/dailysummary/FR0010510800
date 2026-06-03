--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8c14f3229304903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5663df81314db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d390ace31624eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ca7f64b560445a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fe36e1baf074280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d390ace31624eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60b85d0f1fd42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ca7f64b560445a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>113,638</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>113,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,680</x:t>
-[...119 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>113,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,753</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>113,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,724</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>