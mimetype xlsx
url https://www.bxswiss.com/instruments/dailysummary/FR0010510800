--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a5663df81314db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3854a2b119564012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ca7f64b560445a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309a8f1f9d664db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60b85d0f1fd42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ca7f64b560445a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9e91693b31432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309a8f1f9d664db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,776</x:t>
-[...345 lines deleted...]
-          <x:t>113,844</x:t>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,844</x:t>
-[...4 lines deleted...]
-          <x:t>113,872</x:t>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>