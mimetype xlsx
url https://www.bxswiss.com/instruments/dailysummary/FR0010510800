--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3854a2b119564012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dc75182c82407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309a8f1f9d664db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7844fc6218ab4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a9e91693b31432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309a8f1f9d664db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d3eace1aab42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7844fc6218ab4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>113,904</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>113,918</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,962</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>113,931</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,996</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>113,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,006</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>113,996</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,146</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>