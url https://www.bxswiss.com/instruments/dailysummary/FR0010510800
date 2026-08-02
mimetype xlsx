--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47dc75182c82407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11398f760d4e4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7844fc6218ab4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb59f60c63b4a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d3eace1aab42f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7844fc6218ab4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc56bf49d2af84628" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb59f60c63b4a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EUR Overnight Return UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010510800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,080</x:t>
+          <x:t>114,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,051</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>114,086</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,092</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>