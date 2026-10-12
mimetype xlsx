--- v11 (2026-09-04)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f9b20054048f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15c643e65b3441a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952c6b2dd7c742eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587a9cc590cd49a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb13cc44f49a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952c6b2dd7c742eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6e48e4c2174886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587a9cc590cd49a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>81,923</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>