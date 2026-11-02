--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15c643e65b3441a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02eff6f03478416e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R587a9cc590cd49a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56fbff829774e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6e48e4c2174886" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R587a9cc590cd49a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R349e8b608b31488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56fbff829774e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,513</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>