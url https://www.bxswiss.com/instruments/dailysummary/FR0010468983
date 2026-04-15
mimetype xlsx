--- v4 (2026-03-14)
+++ v5 (2026-04-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73143e10a60946ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re336eb490af24c6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b4c90b4fd524fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9618d22b35054140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9d7c59ebaf4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b4c90b4fd524fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e35504c7544e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9618d22b35054140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>62,678</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>