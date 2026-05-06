--- v5 (2026-04-15)
+++ v6 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re336eb490af24c6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8be7e0570047fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9618d22b35054140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b07548615114b26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2e35504c7544e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9618d22b35054140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08294a6050bd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b07548615114b26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>