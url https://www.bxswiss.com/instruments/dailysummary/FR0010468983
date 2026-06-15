--- v6 (2026-05-06)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8be7e0570047fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea35fb5cda4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b07548615114b26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb25e9dbb76f403b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08294a6050bd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b07548615114b26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb85189afcd4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb25e9dbb76f403b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>67,445</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>