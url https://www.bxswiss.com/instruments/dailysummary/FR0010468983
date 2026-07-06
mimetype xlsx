--- v7 (2026-06-15)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cea35fb5cda4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff71262073647ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb25e9dbb76f403b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a06b4dc2414a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bb85189afcd4ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb25e9dbb76f403b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af516c276a147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a06b4dc2414a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>