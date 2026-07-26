--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ff71262073647ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a13b787b45a45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1a06b4dc2414a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd7f77aea794a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9af516c276a147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1a06b4dc2414a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5690bd8fcfb14426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd7f77aea794a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>