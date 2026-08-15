--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a13b787b45a45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b26c1e1e4249c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dd7f77aea794a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab10be66e7944131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5690bd8fcfb14426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dd7f77aea794a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daadabb6e0e4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab10be66e7944131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,512</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>