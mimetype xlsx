--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23b26c1e1e4249c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R409f9b20054048f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab10be66e7944131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R952c6b2dd7c742eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5daadabb6e0e4a95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab10be66e7944131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb13cc44f49a4cc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R952c6b2dd7c742eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi EURO STOXX 50 Daily (2x) Leveraged UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010468983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>