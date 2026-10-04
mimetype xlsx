--- v15 (2026-09-13)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac5745c05dc407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8de758f57645cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c33626ecf2c45c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f6171c66754f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e22a4cd3d74f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c33626ecf2c45c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb655dad1a32540e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f6171c66754f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>17,915</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,792</x:t>
-[...195 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,933</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,858</x:t>
-[...4 lines deleted...]
-          <x:t>18,100</x:t>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>