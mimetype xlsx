--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8de758f57645cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fe63bafa914f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80f6171c66754f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1964b6c02da94be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb655dad1a32540e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80f6171c66754f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc4f0b0b29d4f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1964b6c02da94be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>18,095</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,132</x:t>
-[...279 lines deleted...]
-          <x:t>18,261</x:t>
+          <x:t>18,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>