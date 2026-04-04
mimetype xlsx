--- v7 (2026-03-15)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90942c2233414938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd417289a7ab4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra162e7b0a56d4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e31e888be55454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R445c29257ef94ca0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra162e7b0a56d4789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ee396b653f4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e31e888be55454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>15,356</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,225</x:t>
-[...399 lines deleted...]
-          <x:t>14,194</x:t>
+          <x:t>14,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>14,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>