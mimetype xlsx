--- v8 (2026-04-04)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd417289a7ab4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246ad59fec774412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e31e888be55454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56efc7ade037413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ee396b653f4c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e31e888be55454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3878cf2d7940a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56efc7ade037413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>14,194</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,532</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,073</x:t>
-[...333 lines deleted...]
-          <x:t>14,621</x:t>
+          <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>