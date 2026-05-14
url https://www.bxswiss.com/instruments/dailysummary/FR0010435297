--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246ad59fec774412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af9f42f728a41b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56efc7ade037413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c149af62664503"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3878cf2d7940a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56efc7ade037413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b166afe0ba4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c149af62664503" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,396</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>15,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,551</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>