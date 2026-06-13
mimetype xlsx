--- v10 (2026-05-14)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9af9f42f728a41b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d8f60c233944fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1c149af62664503"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re798b4ce4b6648a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b166afe0ba4532" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1c149af62664503" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffeeea43a144f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re798b4ce4b6648a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...431 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,081</x:t>
-[...53 lines deleted...]
-          <x:t>17,098</x:t>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,081</x:t>
-[...80 lines deleted...]
-          <x:t>17,047</x:t>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>