--- v11 (2026-06-13)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0d8f60c233944fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbe43d25dd6442e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re798b4ce4b6648a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8963ecd9807d4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffeeea43a144f2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re798b4ce4b6648a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0cf8b023324fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8963ecd9807d4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>17,213</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,465</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...251 lines deleted...]
-          <x:t>16,874</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,698</x:t>
-[...31 lines deleted...]
-          <x:t>17,587</x:t>
+          <x:t>17,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>