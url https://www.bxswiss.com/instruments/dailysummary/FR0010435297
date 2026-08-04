--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bbe43d25dd6442e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32212169221f4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8963ecd9807d4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d1867192074a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d0cf8b023324fa3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8963ecd9807d4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804978b3a5404f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d1867192074a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,783</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>26.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,719</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>17,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,265</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>