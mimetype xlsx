--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32212169221f4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra585b29833e34f80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03d1867192074a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a123c9143410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804978b3a5404f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03d1867192074a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5975e8a07c3a4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a123c9143410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,729</x:t>
-[...576 lines deleted...]
-          <x:t>16,878</x:t>
+          <x:t>17,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>