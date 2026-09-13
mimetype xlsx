--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra585b29833e34f80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac5745c05dc407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882a123c9143410e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c33626ecf2c45c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5975e8a07c3a4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882a123c9143410e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4e22a4cd3d74f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c33626ecf2c45c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Emerging Markets III UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010435297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>