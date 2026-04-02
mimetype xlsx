--- v4 (2026-02-21)
+++ v5 (2026-04-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4866a8f0f26940d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831b2a4e7b3c4a11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf710da474a4b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd819c6b2fa35426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28041336a9b4db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf710da474a4b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07252943fc634772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd819c6b2fa35426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>24,687</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>