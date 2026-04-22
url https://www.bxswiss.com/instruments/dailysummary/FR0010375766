--- v5 (2026-04-02)
+++ v6 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R831b2a4e7b3c4a11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81233fec3b74b77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd819c6b2fa35426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37591352d21140b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07252943fc634772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd819c6b2fa35426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8286cde71cb41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37591352d21140b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>23,225</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>21,889</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>