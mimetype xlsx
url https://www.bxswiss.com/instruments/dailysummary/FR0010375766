--- v6 (2026-04-22)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf81233fec3b74b77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a71e98f534b418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37591352d21140b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce83fe584b44a52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8286cde71cb41eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37591352d21140b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2dbfa275ec41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce83fe584b44a52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,136</x:t>
-[...215 lines deleted...]
-          <x:t>23,505</x:t>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,217</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>23,337</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>