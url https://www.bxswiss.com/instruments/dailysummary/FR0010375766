--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a71e98f534b418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970339c9533047fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ce83fe584b44a52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a451e0dc3af46b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c2dbfa275ec41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ce83fe584b44a52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8e8f9798c24f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a451e0dc3af46b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>22,807</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,831</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,400</x:t>
-[...117 lines deleted...]
-          <x:t>21,878</x:t>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>