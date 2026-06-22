--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R970339c9533047fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfef7f6c9b445c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a451e0dc3af46b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2868ab0ae44c3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8e8f9798c24f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a451e0dc3af46b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5927796a15cf4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2868ab0ae44c3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,400</x:t>
-[...70 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>22,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,596</x:t>
-[...102 lines deleted...]
-          <x:t>22,345</x:t>
+          <x:t>22,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,226</x:t>
-[...274 lines deleted...]
-          <x:t>22,241</x:t>
+          <x:t>22,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>