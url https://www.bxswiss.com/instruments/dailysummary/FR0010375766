--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddfef7f6c9b445c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc611544489da46cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree2868ab0ae44c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd54bae6c7184395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5927796a15cf4288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree2868ab0ae44c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7278f8332d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd54bae6c7184395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>22,414</x:t>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,332</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>22,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,281</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>