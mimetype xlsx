--- v10 (2026-07-12)
+++ v11 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc611544489da46cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aef487444704eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd54bae6c7184395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5872022cf8e4bc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7278f8332d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd54bae6c7184395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e2b43aaa724023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5872022cf8e4bc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>23,983</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>23,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,561</x:t>
-[...355 lines deleted...]
-          <x:t>23,729</x:t>
+          <x:t>23,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>