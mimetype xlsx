--- v11 (2026-08-01)
+++ v12 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5aef487444704eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ad72374677440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5872022cf8e4bc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec8ffd229e4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33e2b43aaa724023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5872022cf8e4bc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce66041c36274499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec8ffd229e4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,796</x:t>
-[...237 lines deleted...]
-          <x:t>23,539</x:t>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,304</x:t>
-[...355 lines deleted...]
-          <x:t>23,995</x:t>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>