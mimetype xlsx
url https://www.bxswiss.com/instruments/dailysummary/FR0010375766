--- v12 (2026-08-21)
+++ v13 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ad72374677440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0e59c08fe543d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ec8ffd229e4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded5fe653ed5479a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce66041c36274499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ec8ffd229e4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ace27edcc824a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded5fe653ed5479a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>23,525</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,652</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>24,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,997</x:t>
-[...345 lines deleted...]
-          <x:t>23,901</x:t>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,988</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>23,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,322</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>