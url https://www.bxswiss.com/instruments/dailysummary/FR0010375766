--- v13 (2026-09-10)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f0e59c08fe543d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7ac28bdb7741fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rded5fe653ed5479a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a12b67c5d1427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ace27edcc824a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rded5fe653ed5479a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035a6bf757244a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a12b67c5d1427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>23,901</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,988</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>28.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,850</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>23,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,540</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>