--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7ac28bdb7741fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e2fc4e62c94f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a12b67c5d1427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82d22c93d09c4b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R035a6bf757244a0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a12b67c5d1427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf873acbcab904538" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82d22c93d09c4b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI India II UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010375766</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>23,489</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,322</x:t>
-[...404 lines deleted...]
-          <x:t>22,830</x:t>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>