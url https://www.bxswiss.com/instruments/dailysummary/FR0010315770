--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e769cc2ad794ae3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5cef64642134deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d5ff52bba94a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6dbbb2b2c604a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48432895872480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d5ff52bba94a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220763a4cc544c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6dbbb2b2c604a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,227</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>