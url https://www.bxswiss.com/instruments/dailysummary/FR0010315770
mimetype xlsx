--- v13 (2026-09-18)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5cef64642134deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7096f18c194486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6dbbb2b2c604a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf06cbd2e9c44624"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R220763a4cc544c09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6dbbb2b2c604a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7637f3f986ea4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf06cbd2e9c44624" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>