--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e7096f18c194486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48b7211daa214eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf06cbd2e9c44624"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re778bf4c0bed407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7637f3f986ea4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf06cbd2e9c44624" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c58ba7aaf014cbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re778bf4c0bed407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>