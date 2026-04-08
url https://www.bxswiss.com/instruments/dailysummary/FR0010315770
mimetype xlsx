--- v5 (2026-03-18)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59568aad31d4188" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8ede867fee4ea4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba3fbef66be485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c114c36a89479c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8393cbc988042e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba3fbef66be485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a43e41dfc94c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c114c36a89479c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>