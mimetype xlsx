--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b8ede867fee4ea4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d460ee2527a453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31c114c36a89479c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafe5480872c46a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82a43e41dfc94c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31c114c36a89479c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd77648131840b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafe5480872c46a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>