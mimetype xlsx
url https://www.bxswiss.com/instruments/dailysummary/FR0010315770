--- v7 (2026-04-28)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d460ee2527a453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a42aa36a7644ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafe5480872c46a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3844aa9426b42ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fd77648131840b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafe5480872c46a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc708bdb3dfef4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3844aa9426b42ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>