--- v8 (2026-05-20)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a42aa36a7644ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71ec1be37094d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3844aa9426b42ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf425b706843d41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc708bdb3dfef4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3844aa9426b42ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95dbddd8530c4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf425b706843d41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>