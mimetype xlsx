--- v9 (2026-06-09)
+++ v10 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb71ec1be37094d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a194826f054040" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf425b706843d41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fc727db6e94bd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95dbddd8530c4b45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf425b706843d41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff34bd27d5fc4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fc727db6e94bd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>