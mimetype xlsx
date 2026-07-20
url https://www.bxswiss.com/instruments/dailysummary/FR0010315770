--- v10 (2026-06-29)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5a194826f054040" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ff929ca74d441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fc727db6e94bd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17528707588542ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff34bd27d5fc4c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fc727db6e94bd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16165a5ba0f94902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17528707588542ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>387,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>