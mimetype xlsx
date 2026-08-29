--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03ff929ca74d441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e769cc2ad794ae3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17528707588542ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d5ff52bba94a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16165a5ba0f94902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17528707588542ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48432895872480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d5ff52bba94a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI World II UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010315770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>388,449</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>