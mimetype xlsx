--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce78e89a94484d08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2f023756e74077" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe83f1bd920142a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918d59e465874428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4245b7a8f0474747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe83f1bd920142a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e22cd5cc63437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918d59e465874428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>