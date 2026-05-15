--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2f023756e74077" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e5ef7879c423a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R918d59e465874428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc160356d3e5e47e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12e22cd5cc63437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R918d59e465874428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30498db6601c4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc160356d3e5e47e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>206,498</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>