--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532e5ef7879c423a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13ee514f9e542f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc160356d3e5e47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06912e49fc804833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30498db6601c4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc160356d3e5e47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c717e7c84934b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06912e49fc804833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>213,754</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,727</x:t>
-[...463 lines deleted...]
-          <x:t>211,883</x:t>
+          <x:t>215,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>