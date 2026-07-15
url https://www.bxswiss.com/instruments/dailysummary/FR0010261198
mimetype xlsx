--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13ee514f9e542f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ed2f91513f46da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06912e49fc804833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4a19a55a0a48d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c717e7c84934b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06912e49fc804833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe32d07fb86a42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4a19a55a0a48d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>222,254</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>