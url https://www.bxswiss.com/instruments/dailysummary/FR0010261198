--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93ed2f91513f46da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323f7bb5def34108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f4a19a55a0a48d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebc247e4c704361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe32d07fb86a42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f4a19a55a0a48d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5213ab5d79ff4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebc247e4c704361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>