--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323f7bb5def34108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0d7b4a560e4f1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ebc247e4c704361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7782c66ff4b4275"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5213ab5d79ff4f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ebc247e4c704361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635bddb5c274bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7782c66ff4b4275" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,114</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>229,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,885</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>