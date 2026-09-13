--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e0d7b4a560e4f1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6273d7de754eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7782c66ff4b4275"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2ae65b55ae449d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5635bddb5c274bfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7782c66ff4b4275" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfed99503e19472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2ae65b55ae449d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>