--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f6273d7de754eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9adeaae300c4875" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a2ae65b55ae449d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re90c2d25059547d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfed99503e19472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a2ae65b55ae449d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bf606aac174447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re90c2d25059547d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,299</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>