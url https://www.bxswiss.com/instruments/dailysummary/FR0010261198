--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9adeaae300c4875" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5f411b7f684f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re90c2d25059547d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57529229c61944e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bf606aac174447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re90c2d25059547d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R303a149f293947a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57529229c61944e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi MSCI Europe II UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010261198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,603 +149,225 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>232,023</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...501 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,637</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>