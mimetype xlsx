--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973becef0c54487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7182fb17c1e4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9224b229fed440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a3417f5084c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d3b91bd24d42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9224b229fed440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fd54e4d4d04025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a3417f5084c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,573</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,179</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>