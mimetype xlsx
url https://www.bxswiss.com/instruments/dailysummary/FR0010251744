--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7182fb17c1e4ce5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3bf34fead447f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a6a3417f5084c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c7fd9ca0cf4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29fd54e4d4d04025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a6a3417f5084c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e6476eeba54c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c7fd9ca0cf4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>