--- v3 (2026-01-12)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8faaf1abfc1042cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae40878cf84d78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e7888f49ba4591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b1326167844a6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46f793097a54647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e7888f49ba4591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37cc3eea91a4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b1326167844a6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,457 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.12.2025</x:t>
-[...80 lines deleted...]
-          <x:t>16.12.2025</x:t>
+          <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,952</x:t>
-[...333 lines deleted...]
-          <x:t>182,720</x:t>
+          <x:t>182,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>