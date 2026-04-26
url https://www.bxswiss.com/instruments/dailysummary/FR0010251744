--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae40878cf84d78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ef5429e9f24fb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b1326167844a6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb84a329734c7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37cc3eea91a4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b1326167844a6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec2d0a0d6a7478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb84a329734c7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>