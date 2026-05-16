--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ef5429e9f24fb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ce901da0a4a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fbb84a329734c7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4250a0b8536b41be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ec2d0a0d6a7478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fbb84a329734c7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86de830bae114b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4250a0b8536b41be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>190,400</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,639</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>185,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>