--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ce901da0a4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7df98a0bb34500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4250a0b8536b41be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41fe272a3ddb4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86de830bae114b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4250a0b8536b41be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9772f6ff254144f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41fe272a3ddb4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>