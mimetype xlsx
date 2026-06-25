--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe7df98a0bb34500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccc1728385a4618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41fe272a3ddb4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ab61096d974282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9772f6ff254144f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41fe272a3ddb4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5be0ea09b44090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ab61096d974282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>