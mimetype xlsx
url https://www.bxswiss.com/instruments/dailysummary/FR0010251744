--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccc1728385a4618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec63d3a95401411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ab61096d974282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80abbee128ff451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f5be0ea09b44090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ab61096d974282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16ea04dba14199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80abbee128ff451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>