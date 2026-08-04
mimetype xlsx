--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec63d3a95401411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52828c6c8a70478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80abbee128ff451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63482f4df984f88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd16ea04dba14199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80abbee128ff451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37a84ad2aa64536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63482f4df984f88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,876</x:t>
-[...359 lines deleted...]
-        <x:is>
           <x:t>204,650</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,344</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>