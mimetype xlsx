--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52828c6c8a70478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6469b10104b74fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63482f4df984f88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ccfc4b993f444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf37a84ad2aa64536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63482f4df984f88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0ada2576a647f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ccfc4b993f444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>