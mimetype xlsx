--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6469b10104b74fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R973becef0c54487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ccfc4b993f444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9224b229fed440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0ada2576a647f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ccfc4b993f444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7d3b91bd24d42e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9224b229fed440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi IBEX 35 UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0010251744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>