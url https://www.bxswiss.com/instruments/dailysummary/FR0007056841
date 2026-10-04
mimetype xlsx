--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c4fbd3fa0a4461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52557aeac1bc416f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f6aeedcd334915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a7d9a08e334200"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb948dd774004493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f6aeedcd334915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcc1cbe94de4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a7d9a08e334200" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>