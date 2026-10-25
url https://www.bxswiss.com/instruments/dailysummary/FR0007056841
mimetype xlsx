--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52557aeac1bc416f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ebf04afcc37465a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a7d9a08e334200"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde069bd7b0941ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebcc1cbe94de4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a7d9a08e334200" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620e2ed6f8964bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde069bd7b0941ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,047</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>