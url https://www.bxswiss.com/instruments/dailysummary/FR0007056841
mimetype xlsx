--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac7789636404442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5c1cbad7e8411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52fff7f2d5ab406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6abfdc5a94724c61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdca5c02e5d5e44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52fff7f2d5ab406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350dd84ae301477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6abfdc5a94724c61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor Dow Jones Industrial Average UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>