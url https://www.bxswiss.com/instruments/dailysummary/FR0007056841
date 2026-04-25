--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c5c1cbad7e8411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d769aa3a21a46a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6abfdc5a94724c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37543cc4a984f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R350dd84ae301477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6abfdc5a94724c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7ec228cefb42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37543cc4a984f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor Dow Jones Industrial Average UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>