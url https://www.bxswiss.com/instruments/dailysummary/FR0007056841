--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d769aa3a21a46a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5f2d5813da4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37543cc4a984f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c689c070e44ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7ec228cefb42b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37543cc4a984f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817d802d5865421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c689c070e44ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lyxor Dow Jones Industrial Average UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>423,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>