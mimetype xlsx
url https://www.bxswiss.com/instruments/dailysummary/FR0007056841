--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c5f2d5813da4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3610d4df6487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98c689c070e44ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430fd6f503c4afa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,621 +91,108 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817d802d5865421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98c689c070e44ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0800ec6c6c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430fd6f503c4afa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>Lyxor Dow Jones Industrial Average UCITS ETF Dist</x:t>
+          <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr"/>
     </x:row>
     <x:row>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Date</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>