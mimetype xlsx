--- v10 (2026-06-13)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2d3610d4df6487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fc2c4d701547c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0430fd6f503c4afa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198cca0f268441d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0800ec6c6c40d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0430fd6f503c4afa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c23bc3ae0e4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198cca0f268441d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>449,537</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>