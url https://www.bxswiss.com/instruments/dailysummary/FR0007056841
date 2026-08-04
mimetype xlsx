--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fc2c4d701547c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7b8d947c3c4589" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198cca0f268441d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c47e4543947ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c23bc3ae0e4073" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198cca0f268441d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252ed38d08cb47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c47e4543947ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>464,659</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>462,246</x:t>
-[...274 lines deleted...]
-          <x:t>465,115</x:t>
+          <x:t>468,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>