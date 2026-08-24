--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7b8d947c3c4589" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f179fbf0154fa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R250c47e4543947ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf967d3f82f354366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252ed38d08cb47ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R250c47e4543947ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a000ce61f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf967d3f82f354366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,872</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>