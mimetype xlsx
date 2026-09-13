--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f179fbf0154fa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c4fbd3fa0a4461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf967d3f82f354366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f6aeedcd334915"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321a000ce61f4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf967d3f82f354366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb948dd774004493b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f6aeedcd334915" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Amundi Dow Jones Industrial Average UCITS ETF – Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FR0007056841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,487</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>461,633</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>